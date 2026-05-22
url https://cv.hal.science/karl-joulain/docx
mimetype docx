--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1697,707 +1697,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Microstructured surfaces for colored and non-colored sky radiative cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (20), pp.29703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.401368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017603v1</w:t>
+                <w:t xml:space="preserve">hal-03214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017600v1</w:t>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refroidissement radiatif diurne par revêtement de fibres de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.28-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017599v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured surfaces for colored and non-colored sky radiative cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
+                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.401368⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214938v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
+                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement radiatif diurne par revêtement de fibres de silice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.28-31. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083238v1</w:t>
+                <w:t xml:space="preserve">hal-03017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colored Radiative Cooling Coatings with Nanoparticles</w:t>
               </w:r>
@@ -3009,391 +3009,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal emission from a single glass fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Kallel</w:t>
+                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Doumouro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366786v1</w:t>
+                <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Thermal emission from a single glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Doumouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.106598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332339v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283092v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
               </w:r>
@@ -3637,541 +3637,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corvisier</w:t>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Girardeau</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.54002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127642v1</w:t>
+                <w:t xml:space="preserve">hal-04135059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (5), pp.54002. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135059v1</w:t>
+                <w:t xml:space="preserve">hal-02308684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308684v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221, pp.155-163. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680256v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,443 +4679,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134065v1</w:t>
+                <w:t xml:space="preserve">hal-04134059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
+                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134059v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629535v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.1357-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647390v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Unsteady Heat Transfer by Impact Between Gas Particles and a Cold Wall in a Spherical Combustion Vessel</w:t>
               </w:r>
@@ -5365,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,529 +5505,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
+                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134045v1</w:t>
+                <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
+                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336738v1</w:t>
+                <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675819v1</w:t>
+                <w:t xml:space="preserve">hal-04134024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armande Hervé</w:t>
+                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134024v1</w:t>
+                <w:t xml:space="preserve">hal-04134045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
               </w:r>
@@ -6488,694 +6488,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field radiative heat transfer between two nonlocal dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Singer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177124v1</w:t>
+                <w:t xml:space="preserve">hal-01116658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal study of the near field radiative heat transfer between two n-doped semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Near field radiative heat transfer between two nonlocal dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177126v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal study of the near field radiative heat transfer between two n-doped semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116658v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong tip-sample coupling in thermal radiation scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4868251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543706v1</w:t>
+                <w:t xml:space="preserve">hal-00881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong tip-sample coupling in thermal radiation scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical thermoelectric coefficients of bulk semiconductor crystals: Towards high thermoelectric efficiency at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (22), pp.223703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4881458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881540v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical thermoelectric coefficients of bulk semiconductor crystals: Towards high thermoelectric efficiency at high frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (22), pp.223703. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (10), pp.103905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4868251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133273v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum-induced phonon transfer between two solid dielectric materials: Illustrating the case of Casimir force coupling</w:t>
               </w:r>
@@ -7252,77 +7252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple far-field radiative thermal rectifier using Fabry–Perot cavities based infrared selective emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Superdiffusion in Plasmonic Nanostructure Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,274 +7497,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackbody spectrum revisited in the near field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Babuty</w:t>
+                <w:t xml:space="preserve">Maximal near-field radiative heat transfer between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.146103⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.30902 - 30902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821535v1</w:t>
+                <w:t xml:space="preserve">hal-01543726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal near-field radiative heat transfer between two plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blackbody spectrum revisited in the near field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.30902 - 30902. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (14), pp.146103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.146103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543726v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of embedding nanoparticles on the lattice thermal conductivity of bulk semiconductor crystals</w:t>
               </w:r>
@@ -8049,51 +8049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective emitters design and optimization for thermophotovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,260 +8251,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of confined Bloch waves in the near field heat transfer between two photonic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Pryamikov</w:t>
+                <w:t xml:space="preserve">Coherent thermal emission in midinfrared from a bilayer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 112 (8), pp.1314-1322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 112 (7), pp.1156-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649353v1</w:t>
+                <w:t xml:space="preserve">hal-00649356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent thermal emission in midinfrared from a bilayer structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of confined Bloch waves in the near field heat transfer between two photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Pryamikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 112 (7), pp.1156-1161. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 112 (8), pp.1314-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00649356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast nanoscale heat-flux modulation with phase-change materials</w:t>
               </w:r>
@@ -8516,64 +8516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8737,51 +8737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-body radiative heat transfer theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,64 +8867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (3), pp.034315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8971,90 +8971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale heat flux between nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe S.S. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (S5), pp.A1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9114,51 +9114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.165119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9192,51 +9192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Bloch waves mediated heat transfer between two photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental limits for non-contact transfers between two bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9413,51 +9413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9523,160 +9523,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the local density of states of non-radiative field at the surface of nanolayered materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topics in Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.17-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374122v1</w:t>
+                <w:t xml:space="preserve">hal-00484200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9685,263 +9663,285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (7), pp.073516.1-07316.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3086409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+                <w:t xml:space="preserve">Tailoring the local density of states of non-radiative field at the surface of nanolayered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lacroix</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (15), pp.153117.1-153117.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3122139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484200v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field heat transfer mediated by surface wave hybridization between two films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (4), pp.44306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9975,51 +9975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial dispersion in near-field radiative heat transfer between two parallel metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,51 +10027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (3), pp.035431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport through plasmonic interactions in closely spaced metallic nanoparticles chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,51 +10692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (1), pp.012080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.15-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11112,64 +11112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a nano-tip and a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,51 +11359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.103104-1/103104-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11609,51 +11609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135, pp.113-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57, pp.59-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11855,51 +11855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (6), pp.064305-1-064305-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11933,90 +11933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer between Two Nanoparticles Through Near Field Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.085901-1 - 085901-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12171,51 +12171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 119, pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12287,51 +12287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29, pp.2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12404,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.023808-1 0à 023808-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12534,51 +12534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.155412-1 à 155412-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12710,647 +12710,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission spontanée cohérente de lumière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Engineering infrared emission properties of silicon in the near field and the far field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 119, pp.35-41. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 237, pp.379-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270124v1</w:t>
+                <w:t xml:space="preserve">hal-00132585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering infrared emission properties of silicon in the near field and the far field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émission spontanée cohérente de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 237, pp.379-388. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132585v1</w:t>
+                <w:t xml:space="preserve">hal-00270124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent emission of light by thermal sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale radiative heating of a sample with a probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mainguy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/416061a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 249 (3), pp.462 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00472-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626213v1</w:t>
+                <w:t xml:space="preserve">hal-01629467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale radiative heating of a sample with a probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent emission of light by thermal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00472-9⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 416, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/416061a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01629467v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced radiative heat transfer at nanometric distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscale Thermophysical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.209-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13423,51 +13423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (8), pp.480 - 481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13501,90 +13501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale radiative heat transfer between a small particle and a plane surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (19), pp.2931-2933 </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13657,51 +13657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85 (7), pp.1548 - 1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14497,51 +14497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Doumouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14605,51 +14605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14716,360 +14716,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superdiffusive heat transport in nanoparticle networks (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
+                <w:t xml:space="preserve">Photonic Structures Based Thermal Rectification : Toward Tunable Radiative Thermal Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Henkel</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. pp.8203-8214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.tmg.009200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370020v1</w:t>
+                <w:t xml:space="preserve">hal-03629651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Structures Based Thermal Rectification : Toward Tunable Radiative Thermal Rectifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+                <w:t xml:space="preserve">Tunable Radiative Thermal Rectifiers : Toward Thermal Logical Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Drevillon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Heat Transfer Conference (IHTC-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.tmg.009200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629651v1</w:t>
+                <w:t xml:space="preserve">hal-01546293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Radiative Thermal Rectifiers : Toward Thermal Logical Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+                <w:t xml:space="preserve">Superdiffusive heat transport in nanoparticle networks (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Heat Transfer Conference (IHTC-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546293v1</w:t>
+                <w:t xml:space="preserve">hal-01370020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
               </w:r>
@@ -15159,51 +15159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,51 +15267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field imaging and spectroscopy of plasmonic excitations at infrared frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15319,51 +15319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META13, 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
@@ -15392,51 +15392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat-transfer in complex plasmonic systems at mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,77 +15487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-body theory of heat-transport in complex plasmonic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15720,51 +15720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of near-field heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15858,90 +15858,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal signal detected by a dipolar tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2012 (3rd international conference on Metamaterials, Photonic Crystals and Plasmonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
@@ -15983,90 +15983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation scattered by a dipolar tip above a material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience+Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16117,51 +16117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tschikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe S. S. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16216,51 +16216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-body theory of near-field heat transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16305,269 +16305,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Heat Transfer and Tailoring Heat Emission with Polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing the Cumulative Effect in the Pump Probe Transient Thermoreflectance Technique using Network Identification by Deconvolution Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring meeting, San Francisco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States. pp.mrss11-1347-bb07-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818634v1</w:t>
+                <w:t xml:space="preserve">hal-01537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Cumulative Effect in the Pump Probe Transient Thermoreflectance Technique using Network Identification by Deconvolution Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Heat Transfer and Tailoring Heat Emission with Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Shakouri</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS spring meeting, San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537859v1</w:t>
+                <w:t xml:space="preserve">hal-00818634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures thermal emission optimization using genetic algorithms and particle swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16748,51 +16748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF MNHT08, PROCEEDINGS OF THE MICROSCALE/NANOSCALE HEAT TRANSFER INTERNATIONAL CONFERENCE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, TAINAN, Taiwan. pp.PAPER MNHT2008-52220, PP.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16811,204 +16811,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat transfer in films and nanowires by resolving Boltzmann equation by the Monte Carlo and the discrete ordinate methods</w:t>
+                <w:t xml:space="preserve">Émission thermique cohérente à l'aide de guides d'ondes microstructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAL RESEARCH SOCIETY SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, SAN FRANCISCO, United States</w:t>
+              <w:t xml:space="preserve">SEMINAIRE INVITE A SAINT GOBAIN RECHERCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, AUBERVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381827v1</w:t>
+                <w:t xml:space="preserve">hal-00381848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission thermique cohérente à l'aide de guides d'ondes microstructurés</w:t>
+                <w:t xml:space="preserve">Transient heat transfer in films and nanowires by resolving Boltzmann equation by the Monte Carlo and the discrete ordinate methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE INVITE A SAINT GOBAIN RECHERCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, AUBERVILLIERS, France</w:t>
+              <w:t xml:space="preserve">MATERIAL RESEARCH SOCIETY SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, SAN FRANCISCO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381848v1</w:t>
+                <w:t xml:space="preserve">hal-00381827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la conduction thermique dans les nanostructures</w:t>
               </w:r>
@@ -17020,64 +17020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRÈS DE LA SOCIETE FRANÇAISE DE THERMIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, LES EMBIEZ, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17102,51 +17102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert conductif transitoire dans des nanostructures par méthode de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17197,51 +17197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo phonon transport at nanoscale in the transient regime. Application to nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17327,51 +17327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert thermique aux courtes échelles par méthode de Monte Carlo. Application aux nanofils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17422,64 +17422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rarefied gas heat transfer between a nanometric tip and a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17556,64 +17556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17638,51 +17638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent spontaneous emission of light due to surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17789,64 +17789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Segovia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18017,216 +18017,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer on short length scales</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts radiatifs aux courtes échelles de longueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Applied Physics, Vol.10: Microscale and Nanoscale Heat Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro et nanothermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420635v1</w:t>
+                <w:t xml:space="preserve">hal-00420630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts radiatifs aux courtes échelles de longueur</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer on short length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro et nanothermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Applied Physics, Vol.10: Microscale and Nanoscale Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.78-107, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767862_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Spontaneous Emission of Light Due to Surface Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18326,264 +18326,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Radiative Heat Transport at Nanometric Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of the thermal emission spectrum at short distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Celata G.P. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei V Shchegrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celata G. P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat transfer and transport phenomena in microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Begell House, New York, pp.352-357 2000, 1567001505</w:t>
+              <w:t xml:space="preserve">Heat Transfer and Transport Phenomena in Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Begell House, New York, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738079v1</w:t>
+                <w:t xml:space="preserve">hal-01827781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the thermal emission spectrum at short distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Radiative Heat Transport at Nanometric Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Celata G. P. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celata G.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer and Transport Phenomena in Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Begell House, New York, 2000</w:t>
+              <w:t xml:space="preserve">Heat transfer and transport phenomena in microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Begell House, New York, pp.352-357 2000, 1567001505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827781v1</w:t>
+                <w:t xml:space="preserve">hal-01738079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18601,103 +18601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Thermal Emission in the Near-field with a Thermal Radiation Scanning Tunneling Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18728,90 +18728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal signal detected by a dipolar tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -19279,90 +19279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-sample electromagnetic interaction in the infrared: Effective polarizabilities, retarded image dipole model and near-field thermal radiation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19494,51 +19494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19670,51 +19670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19771,51 +19771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20017,51 +20017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7B23E28"/>
+    <w:nsid w:val="11E9DDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20248,51 +20248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-joulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133999653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220345376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140325393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick De Wilde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veneta Grigorova-Moutiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016191v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2021-0170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mandarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Dom&#237;nguez G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellomo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.034026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Doumouro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106598" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babuty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01334889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tschikin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.174301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.146103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201404" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.161413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649134v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.114301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S.S. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.0A1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pryamikov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385156" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121419" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035431" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3204-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL50W9SW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jctn.2008.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348632v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q9BF9FJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118846v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqrst.2006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253808v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/12/026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2219-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Wilde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05265" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XS7XJ4V1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-25P3N7H9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mulet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.12.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Voltz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevlett.94.085901" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carminati" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CD13NVG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.29.002178" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132816v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.023808" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132593v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155412" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10893950490445649" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J1H7JP5X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132585v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCXS43D3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626213v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainguy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/416061a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629467v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mulet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00472-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV27103B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626351v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10893950290053321" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625193v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000480" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626070v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1370118" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Shchegrov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.1548" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605485v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605557v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885813v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Li" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2019.FTh3C.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370020v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021445v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824942v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. S. Rosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021601v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Rabii" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381848v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189484v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783056v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767862_6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J30VW93B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420630v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45871-9_12" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80107A6210CC5511A85FC72DA44EDF8EB8E7A2C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827781v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860367v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826917v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662338v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267820v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004659v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000605v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000557v3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012158v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-joulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6968-8390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133999653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220345376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140325393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick De Wilde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veneta Grigorova-Moutiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016191v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2021-0170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mandarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Dom&#237;nguez G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellomo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.034026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Doumouro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106598" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babuty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01334889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tschikin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.174301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.146103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201404" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.161413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649134v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.114301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S.S. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.0A1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pryamikov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385156" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121419" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035431" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3204-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL50W9SW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jctn.2008.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348632v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q9BF9FJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118846v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqrst.2006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253808v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/12/026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2219-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Wilde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05265" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XS7XJ4V1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-25P3N7H9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mulet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.12.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Voltz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevlett.94.085901" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carminati" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CD13NVG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.29.002178" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132816v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.023808" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132593v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155412" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10893950490445649" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCXS43D3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J1H7JP5X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mulet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00472-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV27103B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainguy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/416061a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626351v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10893950290053321" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625193v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000480" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626070v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1370118" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Shchegrov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.1548" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605485v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605557v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885813v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Li" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2019.FTh3C.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021445v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824942v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. S. Rosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021601v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Rabii" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381848v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189484v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783056v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420630v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420635v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767862_6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J30VW93B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45871-9_12" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80107A6210CC5511A85FC72DA44EDF8EB8E7A2C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827781v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738079v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860367v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826917v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662338v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267820v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004659v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000605v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000557v3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012158v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>