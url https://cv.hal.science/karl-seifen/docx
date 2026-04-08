--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karl Seifen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-9164-9539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Landscape and Beyond Exploring Linguistic Diversity through Collaborative Fieldwork in Chiang Mai, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.205-221. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myanmar Borderlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie dans l'expression de la Source et du But dans quelques langues de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion expression in Shan compared to Burmese and Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Burma/Myanmar Studies (ICBMS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfonctionnalité en Asie du Sud-Est : l'emprunt dans les chemins de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'emprunt lexical : quoi, pourquoi, comment et avec quelles conséquences ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Dynamic deixis: examples from Southeast Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEICTES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rijeka, Jun 2019, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude typologique de l'expression du déplacement : le cas des langues taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05065121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des données pour une typologie et une ontologie de l'expression du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier le Langage à l’Ère Numérique - Actes des 25èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le Langage à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des corpus linguistiques : Étude de « aller » et « venir » en français et en thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.65-90. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant & Justin Watkins, éd., The Mainland Southeast Asia Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice constructions in Southeast Asian Languages: Thai and Black Hmong examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Southeast Asian Linguistics Society (SEALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hawaii (online), United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typological study of Deixis in motion description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2022 (Neglected Aspects of Motion-Event Description)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karl Seifen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-9164-9539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Landscape and Beyond Exploring Linguistic Diversity through Collaborative Fieldwork in Chiang Mai, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.205-221. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myanmar Borderlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie dans l'expression de la Source et du But dans quelques langues de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion expression in Shan compared to Burmese and Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Burma/Myanmar Studies (ICBMS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfonctionnalité en Asie du Sud-Est : l'emprunt dans les chemins de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'emprunt lexical : quoi, pourquoi, comment et avec quelles conséquences ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Dynamic deixis: examples from Southeast Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEICTES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rijeka, Jun 2019, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude typologique de l'expression du déplacement : le cas des langues taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05065121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des données pour une typologie et une ontologie de l'expression du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier le Langage à l’Ère Numérique - Actes des 25èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le Langage à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice constructions in Southeast Asian Languages: Thai and Black Hmong examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Southeast Asian Linguistics Society (SEALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hawaii (online), United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typological study of Deixis in motion description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2022 (Neglected Aspects of Motion-Event Description)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des corpus linguistiques : Étude de « aller » et « venir » en français et en thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.65-90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant & Justin Watkins, éd., The Mainland Southeast Asia Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5F514E"/>
+    <w:nsid w:val="943712BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-seifen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9164-9539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05065121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Vel&#225;squez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-seifen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9164-9539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05065121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Vel&#225;squez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>