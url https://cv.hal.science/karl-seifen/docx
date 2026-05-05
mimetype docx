--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="943712BD"/>
+    <w:nsid w:val="1DD90F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>