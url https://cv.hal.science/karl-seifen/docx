--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karl Seifen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-9164-9539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Landscape and Beyond Exploring Linguistic Diversity through Collaborative Fieldwork in Chiang Mai, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.205-221. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myanmar Borderlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie dans l'expression de la Source et du But dans quelques langues de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion expression in Shan compared to Burmese and Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Burma/Myanmar Studies (ICBMS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfonctionnalité en Asie du Sud-Est : l'emprunt dans les chemins de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'emprunt lexical : quoi, pourquoi, comment et avec quelles conséquences ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Dynamic deixis: examples from Southeast Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEICTES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rijeka, Jun 2019, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude typologique de l'expression du déplacement : le cas des langues taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05065121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des données pour une typologie et une ontologie de l'expression du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier le Langage à l’Ère Numérique - Actes des 25èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le Langage à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice constructions in Southeast Asian Languages: Thai and Black Hmong examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Southeast Asian Linguistics Society (SEALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hawaii (online), United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typological study of Deixis in motion description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2022 (Neglected Aspects of Motion-Event Description)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des corpus linguistiques : Étude de « aller » et « venir » en français et en thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.65-90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant & Justin Watkins, éd., The Mainland Southeast Asia Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karl Seifen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-9164-9539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ff1jzggAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Landscape and Beyond Exploring Linguistic Diversity through Collaborative Fieldwork in Chiang Mai, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.205-221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyarat Apiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampika Rattanapitak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myanmar Borderlands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie dans l'expression de la Source et du But dans quelques langues de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion expression in Shan compared to Burmese and Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Burma/Myanmar Studies (ICBMS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfonctionnalité en Asie du Sud-Est : l'emprunt dans les chemins de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'emprunt lexical : quoi, pourquoi, comment et avec quelles conséquences ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEALS 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Dynamic deixis: examples from Southeast Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEICTES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rijeka, Jun 2019, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude typologique de l'expression du déplacement : le cas des langues taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05065121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des données pour une typologie et une ontologie de l'expression du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier le Langage à l’Ère Numérique - Actes des 25èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le Langage à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice constructions in Southeast Asian Languages: Thai and Black Hmong examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Southeast Asian Linguistics Society (SEALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hawaii (online), United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typological study of Deixis in motion description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMED 2022 (Neglected Aspects of Motion-Event Description)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des corpus linguistiques : Étude de « aller » et « venir » en français et en thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichuta Bunkham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.65-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vittrant & Justin Watkins, éd., The Mainland Southeast Asia Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Seifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD90F9D"/>
+    <w:nsid w:val="6B525CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-seifen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9164-9539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05065121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Vel&#225;squez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-seifen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9164-9539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ff1jzggAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05065121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Vel&#225;squez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>