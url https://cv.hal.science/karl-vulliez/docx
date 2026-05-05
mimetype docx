--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> KARL VULLIEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2117-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04733300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal : porosity and sealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Palcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland. pp.B1211, 2022, EFCF 2022 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04175076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component analysis of a 25-cell stack following 6.7 kh of high temperature electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.562-573. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04844470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Friconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gazotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Friconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03720009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.103010. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/10/103010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04746912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux calculation and problem of flaking of boron carbide coatings on the Faraday screen of the ICRH antennas during Tore Supra high power, long pulse operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4-5), pp.429-441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process and tests of a Lower Hybrid Passive–Active Multijunction launcher for long pulse experiments on Tore-Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04747486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04731476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04664255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal : porosity and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG SpringSchool 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Boston, United States. pp.2369, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/11106.2369ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFC XVIII - 243rd ECS Meeting with the 18th International Symposium on Solid Oxide Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Boston, United States. pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04742473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent highlights on solid oxide electrolysis (SOE) technology at cells, stacks and modules scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2023 - 4 th International Conference on Electrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SumGlass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04664254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Palcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ceruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03773886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04026104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04026105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French developments for improving In Service Inspection of SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Raillon-Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chassignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOW IN A NEWTORK OF NANOCHANNELS OF VARYING DEPTH MADE BY GRAYSCALE LASER LITOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroFluidics and Non-Equilibrium Gas Flows Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale method for slip flow transmissivity computation of a heterogeneous and anisotropic fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées d'Etude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.413 - 442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil de support à la conception de solutions d’étanchéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Dassault System "focus Energie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental qualification of rotatable plug seals for Sodium Fast Reactor on a large scale test stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yekaterinbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fuel handling route of astrid at the beginning of the basic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles: Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yekaterinburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle réduit de contact sur une surface rugueuse anisotrope application aux joints d'étanchéité métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2016 - 28èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HELICOFLEX$^R$ metallic gasket ageing mechanism for spent fuel cask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Juliaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on sealing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés des joints en silicone : Application au réacteur ASTRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d'étanchéité du laboratoire MAESTRAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HELICOFLEX metallic gasket ageing mechanism for spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Juliaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRAM 2016 - The 18th International Symposium on the Packaging and Transportation of Radioactive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER like lower hybrid passive active multi-junction antenna manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/NPSS 24th Symposium on Fusion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFE.2011.6052318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04746892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> KARL VULLIEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karl-vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2117-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04733300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal : porosity and sealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Palcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland. pp.B1211, 2022, EFCF 2022 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04175076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04731476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04664255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal : porosity and crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG SpringSchool 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Boston, United States. pp.2369, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/11106.2369ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a glass-ceramic seal porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFC XVIII - 243rd ECS Meeting with the 18th International Symposium on Solid Oxide Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Boston, United States. pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04742473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent highlights on solid oxide electrolysis (SOE) technology at cells, stacks and modules scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2023 - 4 th International Conference on Electrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Begos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SumGlass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04664254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Palcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ceruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03773886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04026104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04026105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French developments for improving In Service Inspection of SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Raillon-Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chassignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOW IN A NEWTORK OF NANOCHANNELS OF VARYING DEPTH MADE BY GRAYSCALE LASER LITOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroFluidics and Non-Equilibrium Gas Flows Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale method for slip flow transmissivity computation of a heterogeneous and anisotropic fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées d'Etude sur les Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.413 - 442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation : un outil de support à la conception de solutions d’étanchéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Dassault System "focus Energie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental qualification of rotatable plug seals for Sodium Fast Reactor on a large scale test stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yekaterinbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fuel handling route of astrid at the beginning of the basic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles: Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yekaterinburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HELICOFLEX$^R$ metallic gasket ageing mechanism for spent fuel cask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Juliaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on sealing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle réduit de contact sur une surface rugueuse anisotrope application aux joints d'étanchéité métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2016 - 28èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HELICOFLEX metallic gasket ageing mechanism for spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Juliaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRAM 2016 - The 18th International Symposium on the Packaging and Transportation of Radioactive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés des joints en silicone : Application au réacteur ASTRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d'étanchéité du laboratoire MAESTRAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion cyclotron resonance heating systems upgrade toward high power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO FREQUENCY POWER IN PLASMAS: 21ST TOPICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01282954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Cyclotron Resonance Heating Systems Upgrade toward High Power and CW operations in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st RADIO FREQUENCY POWER IN PLASMAS Topical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lake Arrowhead, United States. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITER like lower hybrid passive active multi-junction antenna manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/NPSS 24th Symposium on Fusion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFE.2011.6052318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04746892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component analysis of a 25-cell stack following 6.7 kh of high temperature electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.562-573. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04844470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Friconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gazotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Friconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03720009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Xi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.208-216. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and construction of the first ELM resilient long pulse ICRH antenna for WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D activities on RF contacts for the ITER ion cyclotron resonance heating launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Available online 21 April 2015. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.103010. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/10/103010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process and tests of a lower hybrid passive active multi-junction launcher for long pulse experiments on Tore-Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4-5), pp.279 - 287. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04746912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux calculation and problem of flaking of boron carbide coatings on the Faraday screen of the ICRH antennas during Tore Supra high power, long pulse operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agarici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4-5), pp.429-441. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF modeling of the ITER-relevant lower hybrid antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Ceccuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.823-826. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02459956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process and tests of a Lower Hybrid Passive–Active Multijunction launcher for long pulse experiments on Tore-Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.513-517. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04747486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Active Multi-Junction 3, 7 GHZ launcher for Tore-Supra Long Pulse Experiments. Manufacturing Process and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3273786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217AF3F9"/>
+    <w:nsid w:val="5A8AA1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-vulliez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2117-6246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733300v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03720009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Friconneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KJQ4ML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grindler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raillon-Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vulliez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaouter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledrappier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechelette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Juliaa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karl-vulliez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2117-6246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733300v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grindler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raillon-Picot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vulliez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaouter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledrappier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechelette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Juliaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01282954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2011.6052318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03720009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Friconneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaplanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.05.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Argouarch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bamber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KJQ4ML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marfisi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1390KC4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bej" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273786" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>