--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -567,252 +567,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopy investigation on amorphous polyetherketoneketone (PEKK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.103620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2023.103620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061749v1</w:t>
+                <w:t xml:space="preserve">hal-04486686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy investigation on amorphous polyetherketoneketone (PEKK)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Balsarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129, pp.103620. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 516-517, pp.204591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2023.103620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486686v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear resistance and friction analysis of Ti6Al4V cylindrical ball-burnished specimens with and without vibration assistance</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des propriétés en frottement d’un revêtement d’anodisation dure avec une oxydation micro-arcs formée sur aluminium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Ezayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Balsarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitements et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 466, pp.19-25</w:t>
@@ -2102,360 +2102,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of tribological properties of graphite intercalation compounds with metal chloride</w:t>
+                <w:t xml:space="preserve">Tribological behaviour of stellite matrix composites for high temperatures applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+                <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baranek</w:t>
+                <w:t xml:space="preserve">Juan Manuel Carrillo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 47, pp. 367-379. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 498, pp. 89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-012-9981-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767639v1</w:t>
+                <w:t xml:space="preserve">hal-00881061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of stellite matrix composites for high temperatures applications</w:t>
+                <w:t xml:space="preserve">Contribution to the understanding of tribological properties of graphite intercalation compounds with metal chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Carrillo Mancuso</w:t>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vol. 498, pp. 89-101. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 47, pp. 367-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-012-9981-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881061v1</w:t>
+                <w:t xml:space="preserve">hal-00767639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature tribological behaviour of metal matrix composites produced by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 34, pp. 41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Li1+xV3O8 by band structure calculations and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,485 +3464,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of parameters variations for treatment of CO2 laser carburizing over AISI 4340 steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How impregnation can modify tribological performances of a pair of rings in silicon carbide and carbon-graphite during dry sliding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Abdalla</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">16th European Conference on Applications of Surface and Interface Analysis (ECASIA’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.257-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662179v1</w:t>
+                <w:t xml:space="preserve">hal-02487134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How impregnation can modify tribological performances of a pair of rings in silicon carbide and carbon-graphite during dry sliding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of parameters variations for treatment of CO2 laser carburizing over AISI 4340 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferrato</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Abdalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Applications of Surface and Interface Analysis (ECASIA’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.257-257</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487134v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des propriétés mécaniques de surface suivie par spectrométrie Raman sur des couples en carbure de silicium et en carbones imprégnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of silicon carbide/carbon tribological tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174187v1</w:t>
+                <w:t xml:space="preserve">hal-01025525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of silicon carbide/carbon tribological tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des propriétés mécaniques de surface suivie par spectrométrie Raman sur des couples en carbure de silicium et en carbones imprégnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 46-47</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025525v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation entre dégradations tribologiques et dissipation thermique dans une couple carbure de silicium et carbone-graphite</w:t>
               </w:r>
@@ -4030,320 +4030,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behavior of a silicon carbide/carbone dry contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of friction properties of graphite intercalated compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferrato</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926512v1</w:t>
+                <w:t xml:space="preserve">hal-00926509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of friction properties of graphite intercalated compounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+                <w:t xml:space="preserve">Tribological behavior of a silicon carbide/carbone dry contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Boucher</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Tribology Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926509v1</w:t>
+                <w:t xml:space="preserve">hal-00926512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction properties of fluorinated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,98 +4757,192 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Europeen Conference on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vienne, Austria. pp.475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche thermodynamique en tribologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse - Institut National Polytechnique de Toulouse (INPT), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04488222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de taille et de nature des charges sur les propriétés thermiques et mécaniques des composites à matrice PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4897,183 +4991,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocomposites : Préparation, caractérisation et modélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-146 (chap. 4), 2021, SCIENCES, 9781789480313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9031.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03330780v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04488222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5252,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0709F0CC"/>
+    <w:nsid w:val="8EA5BE7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karldelbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04486686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vel&#225;zquez-Corral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jerez-Mesa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llum&#224;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10919-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Medhat Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafon-Placette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.10.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9981-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9400-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.095" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0Z3TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Barros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Abdalla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03330780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nanocomposites/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karldelbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04486686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vel&#225;zquez-Corral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jerez-Mesa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llum&#224;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10919-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Medhat Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafon-Placette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.10.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9981-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9400-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.095" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0Z3TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rodrigues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Abdalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03330780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nanocomposites/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>