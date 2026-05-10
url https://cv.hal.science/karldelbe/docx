--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -2102,360 +2102,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of stellite matrix composites for high temperatures applications</w:t>
+                <w:t xml:space="preserve">Contribution to the understanding of tribological properties of graphite intercalation compounds with metal chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Carrillo Mancuso</w:t>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vol. 498, pp. 89-101. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 47, pp. 367-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-012-9981-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881061v1</w:t>
+                <w:t xml:space="preserve">hal-00767639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of tribological properties of graphite intercalation compounds with metal chloride</w:t>
+                <w:t xml:space="preserve">Tribological behaviour of stellite matrix composites for high temperatures applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+                <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baranek</w:t>
+                <w:t xml:space="preserve">Juan Manuel Carrillo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 47, pp. 367-379. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 498, pp. 89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-012-9981-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767639v1</w:t>
+                <w:t xml:space="preserve">hal-00881061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature tribological behaviour of metal matrix composites produced by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 34, pp. 41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Li1+xV3O8 by band structure calculations and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4030,320 +4030,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of friction properties of graphite intercalated compounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+                <w:t xml:space="preserve">Tribological behavior of a silicon carbide/carbone dry contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Boucher</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Tribology Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926509v1</w:t>
+                <w:t xml:space="preserve">hal-00926512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behavior of a silicon carbide/carbone dry contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of friction properties of graphite intercalated compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferrato</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926512v1</w:t>
+                <w:t xml:space="preserve">hal-00926509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction properties of fluorinated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,323 +4757,323 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Europeen Conference on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vienne, Austria. pp.475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de taille et de nature des charges sur les propriétés thermiques et mécaniques des composites à matrice PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanocomposites : Préparation, caractérisation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-146 (chap. 4), 2021, SCIENCES, 9781789480313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9031.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche thermodynamique en tribologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse - Institut National Polytechnique de Toulouse (INPT), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04488222v1</w:t>
-              </w:r>
-[...177 lines deleted...]
-                <w:t xml:space="preserve">hal-03330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5252,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EA5BE7C"/>
+    <w:nsid w:val="58792D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karldelbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04486686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vel&#225;zquez-Corral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jerez-Mesa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llum&#224;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10919-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Medhat Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafon-Placette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.10.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9981-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9400-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.095" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0Z3TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rodrigues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Abdalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03330780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nanocomposites/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karldelbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04486686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vel&#225;zquez-Corral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jerez-Mesa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llum&#224;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10919-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Medhat Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafon-Placette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.10.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9981-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9400-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.095" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0Z3TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rodrigues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Abdalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03330780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nanocomposites/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>