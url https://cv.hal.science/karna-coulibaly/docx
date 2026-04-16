--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -330,291 +330,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to Adolescent Pre-exposure Prophylaxis (PrEP) Uptake: an Exploration of Black and Latino American Parents’ Beliefs, Attitudes, and Receptivity to PrEP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Taggart</w:t>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaire Bartholomew</w:t>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olutobi Oridota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Racial and Ethnic Health Disparities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40615-025-02567-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332810v1</w:t>
+                <w:t xml:space="preserve">hal-04939331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges to Adolescent Pre-exposure Prophylaxis (PrEP) Uptake: an Exploration of Black and Latino American Parents’ Beliefs, Attitudes, and Receptivity to PrEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tashuna Albritton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derche</w:t>
+                <w:t xml:space="preserve">Tamara Taggart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+                <w:t xml:space="preserve">Zaire Bartholomew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olutobi Oridota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
+              <w:t xml:space="preserve">Journal of Racial and Ethnic Health Disparities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40615-025-02567-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939331v1</w:t>
+                <w:t xml:space="preserve">hal-05332810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t>
               </w:r>
@@ -868,51 +868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation sociale, levier d’empowerment pour les immigrés précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSM - Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287288. </w:t>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2294,247 +2294,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
+              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333028v1</w:t>
+                <w:t xml:space="preserve">hal-05333037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
+                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333037v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
+                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333012v1</w:t>
+                <w:t xml:space="preserve">hal-05333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la littératie en santé des populations éloignées des soins. L’impact d’une intervention en aller-vers sur la connaissance des méthodes biomédicales de prévention du VIH chez les immigrés d’Afrique subsaharienne en situation de précarité</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
@@ -3006,290 +3006,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
+                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185960v1</w:t>
+                <w:t xml:space="preserve">hal-04186533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
+                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186533v1</w:t>
+                <w:t xml:space="preserve">hal-04186531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186531v1</w:t>
+                <w:t xml:space="preserve">hal-04185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements antirétroviraux pour la prévention du VIH : des outils de prévention faiblement connus par les immigrés africains en situation de précarité vivant en Ile de France</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3783,398 +3783,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
+                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186542v1</w:t>
+                <w:t xml:space="preserve">hal-04187048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187235v1</w:t>
+                <w:t xml:space="preserve">hal-04186542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albritton Tashuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque URACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185998v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Colloque URACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187048v1</w:t>
+                <w:t xml:space="preserve">hal-04185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir l’infection par le VIH chez les immigrés africains et caribéens vivant en Ile de France : une approche par l’empowerment social et en santé sexuelle</w:t>
               </w:r>
@@ -4268,64 +4268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche Interventionnelle pour lutter contre les inégalités sociales et territoriales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut pour la Recherche en Santé Publique (IReSP), Jan 2019, Paris, France</w:t>
@@ -4494,64 +4494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Yaoundé, Cameroon</w:t>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Journal of Public Health. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. , European Journal of Public Health, 33 (Supplement_2), 2023, </w:t>
@@ -4941,277 +4941,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Ridde</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Frye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187307v1</w:t>
+                <w:t xml:space="preserve">hal-04187267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Frye</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187267v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider, interagir, prendre conscience face au VIH. Une échelle de mesure de l’empowerment en santé sexuelle chez les immigrés originaires d’Afrique subsaharienne vivant en France</w:t>
               </w:r>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbiribindi Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
@@ -5316,277 +5316,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aids Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187329v1</w:t>
+                <w:t xml:space="preserve">hal-04187362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Aids Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187362v1</w:t>
+                <w:t xml:space="preserve">hal-04187329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a mobile community-based intervention to improve Sub-Saharan and Caribbean immigrants’ empowerment in sexual health: results from the participative Makasi pilot study</w:t>
               </w:r>
@@ -5792,238 +5792,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 2. Une recherche interventionnelle en « aller-vers » qui touche une population précaire spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
+                <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-34, 2023, Collection Sciences sociales et sida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564060v1</w:t>
+                <w:t xml:space="preserve">hal-04394043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Une recherche interventionnelle en « aller-vers » qui touche une population précaire spécifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-34, 2023, Collection Sciences sociales et sida</w:t>
+                <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394043v1</w:t>
+                <w:t xml:space="preserve">hal-04564060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Activité sexuelle et connaissance des méthodes de la prévention biomédicale du VIH : quel impact de l’intervention Makasi ?</w:t>
               </w:r>
@@ -6233,233 +6233,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t>
+                <w:t xml:space="preserve">Empowerment en santé sexuelle : des résultats encourageants auprès des personnes migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hurel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">Sonia Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815258v1</w:t>
+                <w:t xml:space="preserve">hal-05333199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment en santé sexuelle : des résultats encourageants auprès des personnes migrantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Belli</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333199v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un certain nombre d’outils de prévention restent méconnus du fait des situations de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,51 +6833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1A4B47D"/>
+    <w:nsid w:val="6F9191A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>