--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -330,291 +330,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges to Adolescent Pre-exposure Prophylaxis (PrEP) Uptake: an Exploration of Black and Latino American Parents’ Beliefs, Attitudes, and Receptivity to PrEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tashuna Albritton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derche</w:t>
+                <w:t xml:space="preserve">Tamara Taggart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+                <w:t xml:space="preserve">Zaire Bartholomew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olutobi Oridota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
+              <w:t xml:space="preserve">Journal of Racial and Ethnic Health Disparities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40615-025-02567-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939331v1</w:t>
+                <w:t xml:space="preserve">hal-05332810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to Adolescent Pre-exposure Prophylaxis (PrEP) Uptake: an Exploration of Black and Latino American Parents’ Beliefs, Attitudes, and Receptivity to PrEP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Taggart</w:t>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaire Bartholomew</w:t>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olutobi Oridota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Racial and Ethnic Health Disparities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40615-025-02567-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332810v1</w:t>
+                <w:t xml:space="preserve">hal-04939331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t>
               </w:r>
@@ -862,295 +862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation sociale, levier d’empowerment pour les immigrés précaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), pp.177-201. </w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.24871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347586v1</w:t>
+                <w:t xml:space="preserve">hal-04185920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation sociale, levier d’empowerment pour les immigrés précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Taéron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), pp.177-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.24871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185920v1</w:t>
+                <w:t xml:space="preserve">hal-04347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low knowledge of antiretroviral treatments for the prevention of HIV among precarious immigrants from sub-Saharan Africa living in the greater Paris area: Results from the Makasi project</w:t>
               </w:r>
@@ -1175,64 +1175,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287288. </w:t>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1480,373 +1480,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Missing Link: When Community-Based Outreach in Public Space Is Key to Engage Migrants in Health Prevention Programmes in Paris, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigrants facing Covid 19 containment in France : An ordinary hardship of disaffiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Ridde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.jech-2019-213394. </w:t>
+              <w:t xml:space="preserve">Journal of Migration and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1-2, pp.100032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-213394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmh.2020.100032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833302v1</w:t>
+                <w:t xml:space="preserve">hal-03345997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants facing Covid 19 containment in France : An ordinary hardship of disaffiliation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Finding the Missing Link: When Community-Based Outreach in Public Space Is Key to Engage Migrants in Health Prevention Programmes in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ridde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Migration and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1-2, pp.100032. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.jech-2019-213394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmh.2020.100032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-213394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345997v1</w:t>
+                <w:t xml:space="preserve">hal-03833302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory development and pilot testing of the Makasi intervention: a community-based outreach intervention to improve sub-Saharan and Caribbean immigrants’ empowerment in sexual health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.1646. </w:t>
@@ -1910,286 +1910,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétribution des personnes enquêtées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du comité d’éthique de l’Ined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aubervilliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Colloque URACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333045v1</w:t>
+                <w:t xml:space="preserve">hal-05411104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of a quantitative biographical approach in studying the social and health trajectories of immigrant and French-born women receiving breast cancer care in the greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMISCOE, Jul 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rétribution des personnes enquêtées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque URACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Ateliers du comité d’éthique de l’Ined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aubervilliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411104v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a quantitative biographical approach can help in understanding the complex intersections of breast cancer, migration and gender ? The case of the SENOVIE France study</w:t>
               </w:r>
@@ -2294,247 +2294,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
+                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
+              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333037v1</w:t>
+                <w:t xml:space="preserve">hal-05333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333012v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333028v1</w:t>
+                <w:t xml:space="preserve">hal-05333012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la littératie en santé des populations éloignées des soins. L’impact d’une intervention en aller-vers sur la connaissance des méthodes biomédicales de prévention du VIH chez les immigrés d’Afrique subsaharienne en situation de précarité</w:t>
               </w:r>
@@ -2602,90 +2602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des méthodes biomédicales de la prévention combinée du VIH et activité sexuelle : quels facteurs influencent la perception du risque d’exposition au VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
@@ -2917,64 +2917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
@@ -3006,290 +3006,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
+                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186533v1</w:t>
+                <w:t xml:space="preserve">hal-04185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186531v1</w:t>
+                <w:t xml:space="preserve">hal-04186533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
+                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185960v1</w:t>
+                <w:t xml:space="preserve">hal-04186531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements antirétroviraux pour la prévention du VIH : des outils de prévention faiblement connus par les immigrés africains en situation de précarité vivant en Ile de France</w:t>
               </w:r>
@@ -3301,77 +3301,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3783,398 +3783,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
+                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187048v1</w:t>
+                <w:t xml:space="preserve">hal-04186542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albritton Tashuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186542v1</w:t>
+                <w:t xml:space="preserve">hal-04187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albritton Tashuna</w:t>
+                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque URACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187235v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque URACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185998v1</w:t>
+                <w:t xml:space="preserve">hal-04187048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir l’infection par le VIH chez les immigrés africains et caribéens vivant en Ile de France : une approche par l’empowerment social et en santé sexuelle</w:t>
               </w:r>
@@ -4242,90 +4242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance chercheurs-associatifs-système de santé. Makasi : une recherche interventionnelle pour renforcer les capacités des immigrés d’Afrique subsaharienne en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche Interventionnelle pour lutter contre les inégalités sociales et territoriales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut pour la Recherche en Santé Publique (IReSP), Jan 2019, Paris, France</w:t>
@@ -4468,90 +4468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de recrutement et facteurs associés au suivi des enquêtés dans une recherche interventionnelle et communautaire de prévention du VIH chez les immigrés subsahariens vivant en Île-de-France. Résultats du projet Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Yaoundé, Cameroon</w:t>
@@ -4619,64 +4619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Journal of Public Health. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. , European Journal of Public Health, 33 (Supplement_2), 2023, </w:t>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,277 +4941,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Frye</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187267v1</w:t>
+                <w:t xml:space="preserve">hal-04187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Ridde</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Frye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187307v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider, interagir, prendre conscience face au VIH. Une échelle de mesure de l’empowerment en santé sexuelle chez les immigrés originaires d’Afrique subsaharienne vivant en France</w:t>
               </w:r>
@@ -5223,77 +5223,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbiribindi Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
@@ -5316,359 +5316,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Aids Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187362v1</w:t>
+                <w:t xml:space="preserve">hal-04187329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aids Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187329v1</w:t>
+                <w:t xml:space="preserve">hal-04187362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a mobile community-based intervention to improve Sub-Saharan and Caribbean immigrants’ empowerment in sexual health: results from the participative Makasi pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aids Impact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
@@ -5792,238 +5792,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Une recherche interventionnelle en « aller-vers » qui touche une population précaire spécifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-34, 2023, Collection Sciences sociales et sida</w:t>
+                <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394043v1</w:t>
+                <w:t xml:space="preserve">hal-04564060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 2. Une recherche interventionnelle en « aller-vers » qui touche une population précaire spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
+                <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-34, 2023, Collection Sciences sociales et sida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564060v1</w:t>
+                <w:t xml:space="preserve">hal-04394043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Activité sexuelle et connaissance des méthodes de la prévention biomédicale du VIH : quel impact de l’intervention Makasi ?</w:t>
               </w:r>
@@ -6233,233 +6233,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment en santé sexuelle : des résultats encourageants auprès des personnes migrantes</w:t>
+                <w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Belli</w:t>
+                <w:t xml:space="preserve">Louise Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333199v1</w:t>
+                <w:t xml:space="preserve">hal-04815258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empowerment en santé sexuelle : des résultats encourageants auprès des personnes migrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hurel</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04815258v1</w:t>
+                <w:t xml:space="preserve">hal-05333199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un certain nombre d’outils de prévention restent méconnus du fait des situations de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,51 +6561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6833,51 +6833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9191A0"/>
+    <w:nsid w:val="4A79B54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>