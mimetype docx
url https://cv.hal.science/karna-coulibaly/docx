--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Karna Coulibaly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheur postdoctorant à l'Institut National d'Études Démographiques (INED)</w:t>
+        <w:t xml:space="preserve">Chercheur postdoctorant à l'Institut national de la santé et de la recherche médicale (Inserm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1876,2390 +1876,2472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t>
+                <w:t xml:space="preserve">Migration, racialisation et rapport à la PrEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">Damien Trawalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque URACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude PrEP et Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411104v1</w:t>
+                <w:t xml:space="preserve">hal-05619194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of a quantitative biographical approach in studying the social and health trajectories of immigrant and French-born women receiving breast cancer care in the greater Paris area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMISCOE, Jul 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Colloque URACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332880v1</w:t>
+                <w:t xml:space="preserve">hal-05411104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétribution des personnes enquêtées</w:t>
+                <w:t xml:space="preserve">The contribution of a quantitative biographical approach in studying the social and health trajectories of immigrant and French-born women receiving breast cancer care in the greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du comité d’éthique de l’Ined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aubervilliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMISCOE, Jul 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333045v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a quantitative biographical approach can help in understanding the complex intersections of breast cancer, migration and gender ? The case of the SENOVIE France study</w:t>
+                <w:t xml:space="preserve">La rétribution des personnes enquêtées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLLS Annual Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Longitudinal and Lifecourse Studies, Sep 2025, Fribourg (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">Ateliers du comité d’éthique de l’Ined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aubervilliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332921v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">How a quantitative biographical approach can help in understanding the complex intersections of breast cancer, migration and gender ? The case of the SENOVIE France study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Des Guetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">SLLS Annual Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Longitudinal and Lifecourse Studies, Sep 2025, Fribourg (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333028v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
+                <w:t xml:space="preserve">Makasi, un projet de recherche communautaire pour améliorer l’empowerment social et en santé des immigrés d’Afrique subsaharienne en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
+              <w:t xml:space="preserve">CRIPS Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333037v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Ceped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333012v1</w:t>
+                <w:t xml:space="preserve">hal-05333037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la littératie en santé des populations éloignées des soins. L’impact d’une intervention en aller-vers sur la connaissance des méthodes biomédicales de prévention du VIH chez les immigrés d’Afrique subsaharienne en situation de précarité</w:t>
+                <w:t xml:space="preserve">États de santé et enjeux liés à l’accès à la prévention et aux soins chez les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ICARES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICARES, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assemblée Plénière du COREVIH Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COREVIH Normandie, Mar 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332955v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des méthodes biomédicales de la prévention combinée du VIH et activité sexuelle : quels facteurs influencent la perception du risque d’exposition au VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France ?</w:t>
+                <w:t xml:space="preserve">Agir sur la littératie en santé des populations éloignées des soins. L’impact d’une intervention en aller-vers sur la connaissance des méthodes biomédicales de prévention du VIH chez les immigrés d’Afrique subsaharienne en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Colloque International ICARES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICARES, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564098v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir pour mesurer, mesurer pour définir ? Analyse des études quantitatives sur l’empowerment en santé sexuelle</w:t>
+                <w:t xml:space="preserve">Connaissance des méthodes biomédicales de la prévention combinée du VIH et activité sexuelle : quels facteurs influencent la perception du risque d’exposition au VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UR14 Santé et droits sexuels et reproductifs. INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186528v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAKASI: a community-based project to improve Sub-Saharan African immigrants in precarious situation empowerment in sexual health</w:t>
+                <w:t xml:space="preserve">Définir pour mesurer, mesurer pour définir ? Analyse des études quantitatives sur l’empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undocumented migrants’ health Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Network on Undocumented migrants’ health, Mar 2023, Par visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire UR14 Santé et droits sexuels et reproductifs. INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186013v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment-based intervention and immigrant awareness of biomedical HIV prevention tools in France</w:t>
+                <w:t xml:space="preserve">MAKASI: a community-based project to improve Sub-Saharan African immigrants in precarious situation empowerment in sexual health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Undocumented migrants’ health Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network on Undocumented migrants’ health, Mar 2023, Par visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04272111v1</w:t>
+                <w:t xml:space="preserve">hal-04186013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
+                <w:t xml:space="preserve">Empowerment-based intervention and immigrant awareness of biomedical HIV prevention tools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Melchior</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185960v1</w:t>
+                <w:t xml:space="preserve">hal-04272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
+                <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186533v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
+                <w:t xml:space="preserve">PrEP et TPE : des outils biomédicaux de la prévention du VIH méconnus par les immigrés subsahariens en situation de précarité en île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Projet FASSETS : Favoriser l’Accès à la Santé Sexuelle chez les Travailleuses du sexes Migrantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186531v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements antirétroviraux pour la prévention du VIH : des outils de prévention faiblement connus par les immigrés africains en situation de précarité vivant en Ile de France</w:t>
+                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur la connaissance des outils biomédicaux de la prévention du VIH chez les immigrés africains en situation de précarité en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185969v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health empowerment and access to health coverage among immigrants in France: the Makasi intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+                <w:t xml:space="preserve">Les traitements antirétroviraux pour la prévention du VIH : des outils de prévention faiblement connus par les immigrés africains en situation de précarité vivant en Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04150418v1</w:t>
+                <w:t xml:space="preserve">hal-04185969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur l’accès à la couverture maladie chez des personnes immigrées en situation de précarité</w:t>
+                <w:t xml:space="preserve">Health empowerment and access to health coverage among immigrants in France: the Makasi intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRAVIH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Public Health Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.ckac129.457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186540v1</w:t>
+                <w:t xml:space="preserve">hal-04150418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV prevention in France: are Sub-Saharan African immigrants being left behind when it comes to biomedical tools?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur l’accès à la couverture maladie chez des personnes immigrées en situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational HIV Prevention Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUNY School of Medicine, Apr 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186537v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment en santé sexuelle et connaissances des outils de la prévention combinée chez les immigrés africains en Île-de-France</w:t>
+                <w:t xml:space="preserve">HIV prevention in France: are Sub-Saharan African immigrants being left behind when it comes to biomedical tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Réflexions: Inégalités en santé et empowerment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire du Sida et des sexualités, Oct 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Transnational HIV Prevention Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUNY School of Medicine, Apr 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186534v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
+                <w:t xml:space="preserve">Empowerment en santé sexuelle et connaissances des outils de la prévention combinée chez les immigrés africains en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Etudes et Réflexions: Inégalités en santé et empowerment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du Sida et des sexualités, Oct 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186542v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participatory research: implementation, challenges and lessons learned from the Makasi Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Participatory and Community-Based Research in Health Interventions: mechanisms and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187235v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Examining Systemic Racism in HIV Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albritton Tashuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque URACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">HIV Research for Prevention (HIVR4P)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185998v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précarité, risque d'infection VIH et niveaux de connaissances de la prévention combinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Colloque URACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187048v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir l’infection par le VIH chez les immigrés africains et caribéens vivant en Ile de France : une approche par l’empowerment social et en santé sexuelle</w:t>
+                <w:t xml:space="preserve">Comment mesurer l’empowerment en santé sexuelle des immigrés précaires ? Le cas de Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire santé et migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IC Migrations - Département Santé/Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aubervilliers - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187143v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir l’infection par le VIH chez les immigrés africains et caribéens vivant en Ile de France : une approche par l’empowerment social et en santé sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire santé et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance chercheurs-associatifs-système de santé. Makasi : une recherche interventionnelle pour renforcer les capacités des immigrés d’Afrique subsaharienne en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4318,1394 +4400,1584 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche Interventionnelle pour lutter contre les inégalités sociales et territoriales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut pour la Recherche en Santé Publique (IReSP), Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les immigrés d'Afrique subsaharienne en situation de précarité face au VIH. Activité sexuelle, rapports à la prévention et perception du risque</w:t>
+                <w:t xml:space="preserve">Repenser la mesure des pratiques préventives : l’exemple des besoins non couverts en santé sexuelle à partir de l’enquête CSF 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journée scientifique Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">13e conférence francophone AFRAVIH sur le VIH, les hépatites virales, la santé sexuelle et les infections émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333074v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de recrutement et facteurs associés au suivi des enquêtés dans une recherche interventionnelle et communautaire de prévention du VIH chez les immigrés subsahariens vivant en Île-de-France. Résultats du projet Makasi</w:t>
+                <w:t xml:space="preserve">De la proposition à l’usage : facteurs associés au recours à la PrEP chez les usagers d’une association communautaire afro-caribéenne en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trawalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nzeyimana Cyizere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Yaoundé, Cameroon</w:t>
+              <w:t xml:space="preserve">13e conférence francophone AFRAVIH sur le VIH, les hépatites virales, la santé sexuelle et les infections émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564108v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap: the impact of an empowerment based intervention on the knowledge of biomedical HIV prevention tools among sub-Saharan African precarious immigrants in France. Results from the Makasi Project</w:t>
+                <w:t xml:space="preserve">Les immigrés d'Afrique subsaharienne en situation de précarité face au VIH. Activité sexuelle, rapports à la prévention et perception du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
+              <w:t xml:space="preserve">11ème Journée scientifique Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186003v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HIV prevention intervention helps immigrants open up about transactional sex. The Makasi study</w:t>
+                <w:t xml:space="preserve">Enjeux de recrutement et facteurs associés au suivi des enquêtés dans une recherche interventionnelle et communautaire de prévention du VIH chez les immigrés subsahariens vivant en Île-de-France. Résultats du projet Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Yaoundé, Cameroon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272095v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of HIV prevention biomedical tools among African immigrants in France: the Makasi project</w:t>
+                <w:t xml:space="preserve">Bridging the gap: the impact of an empowerment based intervention on the knowledge of biomedical HIV prevention tools among sub-Saharan African precarious immigrants in France. Results from the Makasi Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150393v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
+                <w:t xml:space="preserve">An HIV prevention intervention helps immigrants open up about transactional sex. The Makasi study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Journal of Public Health. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. , European Journal of Public Health, 33 (Supplement_2), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187307v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge of HIV prevention biomedical tools among African immigrants in France: the Makasi project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Frye</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Public Health Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac130.173, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187267v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider, interagir, prendre conscience face au VIH. Une échelle de mesure de l’empowerment en santé sexuelle chez les immigrés originaires d’Afrique subsaharienne vivant en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187287v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le Covid-19 met le racisme en évidence: les défis pour les projets de recherche communautaire en prévention du VIH en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derche</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Frye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aids Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187329v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décider, interagir, prendre conscience face au VIH. Une échelle de mesure de l’empowerment en santé sexuelle chez les immigrés originaires d’Afrique subsaharienne vivant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbiribindi Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187362v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a mobile community-based intervention to improve Sub-Saharan and Caribbean immigrants’ empowerment in sexual health: results from the participative Makasi pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Taéron</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aids Impact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a mobile community-based intervention to improve Sub-Saharan and Caribbean immigrants’ empowerment in sexual health: results from the participative Makasi pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aids Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5715,120 +5987,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la littératie en santé des populations éloignées des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche intégrative de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.73-80, 2025, 978-2-36781-577-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5851,96 +6123,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Une recherche interventionnelle en « aller-vers » qui touche une population précaire spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5950,182 +6222,182 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-34, 2023, Collection Sciences sociales et sida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Activité sexuelle et connaissance des méthodes de la prévention biomédicale du VIH : quel impact de l’intervention Makasi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-57, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Mesurer et comprendre les impacts de l’intervention Makasi : enjeux méthodologiques et retours critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6148,74 +6420,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-122, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6225,430 +6497,580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment en santé sexuelle : des résultats encourageants auprès des personnes migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un certain nombre d’outils de prévention restent méconnus du fait des situations de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic inequalities in access to information before cancers diagnosis. The case of women with breast cancer in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Niangaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiatou Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données du projet SENOVIE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6658,114 +7080,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment en santé sexuelle et prévention du VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UNIP5121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05333175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6833,51 +7255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A79B54B"/>
+    <w:nsid w:val="AD74EFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karna-coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-8523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ITV-2517-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashuna Albritton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251379463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Taggart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaire Bartholomew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutobi Oridota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40615-025-02567-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trawal&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albritton Tashuna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Mark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Davis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nzeyimana Cyizere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Frye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Niangaly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Coulibaly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Kant&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05333175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP5121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>