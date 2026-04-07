--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -845,261 +845,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory event-related potentials over medial frontal electrodes express both negative and positive prediction errors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulus–classification and stimulus–action associations: Effects of repetition learning and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Moutsopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.1744-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2014.984232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384960v1</w:t>
+                <w:t xml:space="preserve">hal-02384885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus–classification and stimulus–action associations: Effects of repetition learning and durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory event-related potentials over medial frontal electrodes express both negative and positive prediction errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fang Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarmo A Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Moutsopoulou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (9), pp.1744-1757. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470218.2014.984232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384885v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus–classification and stimulus–action associations: Effects of repetition learning and durability</w:t>
               </w:r>
@@ -1147,51 +1147,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (9), pp.1744-1757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17470218.2014.984232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424525v1</w:t>
@@ -1669,51 +1669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeuffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Moutsopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Waszak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01220-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818784261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Hosp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kimmig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-017-0861-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.08.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Hsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo A H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.02.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.984232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Allenmark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.07.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3445-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A598FF3AF252EF843C986964A304F6807141BA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeuffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Moutsopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Waszak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01220-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818784261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Hosp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kimmig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-017-0861-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.08.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.984232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Hsu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo A H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.02.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Allenmark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.07.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3445-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A598FF3AF252EF843C986964A304F6807141BA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>