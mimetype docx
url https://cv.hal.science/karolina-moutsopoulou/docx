--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -962,261 +962,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory event-related potentials over medial frontal electrodes express both negative and positive prediction errors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulus–classification and stimulus–action associations: Effects of repetition learning and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Moutsopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Waszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.1744-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2014.984232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384960v1</w:t>
+                <w:t xml:space="preserve">hal-03424525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus–classification and stimulus–action associations: Effects of repetition learning and durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory event-related potentials over medial frontal electrodes express both negative and positive prediction errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fang Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarmo A Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Moutsopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Waszak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2014.984232⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424525v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look on S–R associations: How S and R link</w:t>
               </w:r>
@@ -1669,51 +1669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeuffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Moutsopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Waszak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01220-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818784261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Hosp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kimmig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-017-0861-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.08.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.984232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Hsu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo A H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.02.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Allenmark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.07.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3445-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A598FF3AF252EF843C986964A304F6807141BA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeuffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Moutsopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Waszak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01220-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818784261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Hosp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kimmig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-017-0861-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.08.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.984232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo A H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Allenmark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.07.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3445-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A598FF3AF252EF843C986964A304F6807141BA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>