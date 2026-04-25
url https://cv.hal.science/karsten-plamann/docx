--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -1453,688 +1453,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Nonlinear Imaging of the Human Cornea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-focusing and spherical aberrations in corneal tissue during photodisruption by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-4586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.038003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3455507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526653v1</w:t>
+                <w:t xml:space="preserve">hal-00575127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsten Plamann</w:t>
+                <w:t xml:space="preserve">Effect of Incident Light Wavelength and Corneal Edema on Light Scattering and Penetration: Laboratory Study of Human Corneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Château</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Deloison</w:t>
+                <w:t xml:space="preserve">Simon Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2), pp.97-100. </w:t>
+              <w:t xml:space="preserve">Journal of Refractive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (10), pp.786-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3928/1081597X-20100921-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00526682v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic microscopy of isotropic and anisotropic microstructure of the human cornea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Multimodal Nonlinear Imaging of the Human Cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Aptel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.005028⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (5), pp.2459-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-4586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526666v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-focusing and spherical aberrations in corneal tissue during photodisruption by femtosecond laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic microscopy of isotropic and anisotropic microstructure of the human cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (3), pp.038003. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.5028-5040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3455507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.005028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575127v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Incident Light Wavelength and Corneal Edema on Light Scattering and Penetration: Laboratory Study of Human Corneas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Aptel</w:t>
+                <w:t xml:space="preserve">N. Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refractive Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3928/1081597X-20100921-04⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526604v1</w:t>
+                <w:t xml:space="preserve">hal-00526682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse laser surgery of the cornea and the sclera</w:t>
               </w:r>
@@ -2260,420 +2260,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologic and Ultrastructural Characterization of Corneal Femtosecond Laser Trephination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Aptel</w:t>
+                <w:t xml:space="preserve">Wavelength optimization in femtosecond laser corneal surgery: experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cornea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (8), pp.908-913. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7373, pp.73730J. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ICO.0b013e318197ebeb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.831893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527700v1</w:t>
+                <w:t xml:space="preserve">hal-00527641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength optimization in femtosecond laser corneal surgery: experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
+                <w:t xml:space="preserve">Multimodal Multiphoton Imaging of Human Eye Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.E-Abstract 3693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527641v1</w:t>
+                <w:t xml:space="preserve">hal-00557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Multiphoton Imaging of Human Eye Tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histologic and Ultrastructural Characterization of Corneal Femtosecond Laser Trephination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Deniset</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Denis</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cornea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.908-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ICO.0b013e318197ebeb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557905v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength Optimisation in Femtosecond Laser Keratoplasty</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-3. </w:t>
@@ -2912,342 +2912,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of corneal scattering for the optimization of femtosecond keratoplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Study of Scattering vs. Transparency for Corneal Graft Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.E-Abstract 3692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527417v1</w:t>
+                <w:t xml:space="preserve">hal-00527407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Scattering vs. Transparency for Corneal Graft Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Study of corneal scattering for the optimization of femtosecond keratoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karsten Plamann</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7373, pp.73731Y. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.831942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527407v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser parameters, focusing optics, and side effects in femtosecond laser corneal surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit of glass fragments during femtosecond laser penetrating keratoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,329 +3555,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of second-harmonic generation in human corneas to compensate for femtosecond laser pulse attenuation in keratoplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Imagerie cornéenne par laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Savoldelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Donate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.2S156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0181-5512(07)79829-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527780v1</w:t>
+                <w:t xml:space="preserve">hal-00556572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie cornéenne par laser femtoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of second-harmonic generation in human corneas to compensate for femtosecond laser pulse attenuation in keratoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donate</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.064032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556572v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser corneal surgery with in-situ determination of the laser attenuation and ablation threshold by second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,428 +4160,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Multiphoton Microscopy for Monitoring Femtosecond Laser Eye Surgery in the Human Cornea and Sclera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastructural and Histologic Studies of Femtosecond Laser Incisions in Human Cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Giulieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Donate</w:t>
+                <w:t xml:space="preserve">J.-P. Colliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank May</w:t>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.E-Abstract 4359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527819v1</w:t>
+                <w:t xml:space="preserve">hal-00527882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-spherical focal spot in two-photon scanning microscopy by three-ring apodization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Multiphoton Microscopy for Monitoring Femtosecond Laser Eye Surgery in the Human Cornea and Sclera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Giulieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ibáñez-López</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20175⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5860, pp.586001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.632937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527854v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural and Histologic Studies of Femtosecond Laser Incisions in Human Cornea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Albert</w:t>
+                <w:t xml:space="preserve">Quasi-spherical focal spot in two-photon scanning microscopy by three-ring apodization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ibáñez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martínez-Corral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (1), pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527882v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ multiphoton microscopy for monitoring femtosecond laser eye surgery</w:t>
               </w:r>
@@ -4593,77 +4593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Giulieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.E-Abstract 2553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5180,402 +5180,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode objective pour extraire une mesure quantitative de la transparence cornéenne à partir d’images résolues en profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bathilde Rivière</w:t>
+                <w:t xml:space="preserve">Classification de cornées humaines saines et pathologiques par la quantification d’images SD-OCT cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Soubeiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393562v1</w:t>
+                <w:t xml:space="preserve">hal-04393502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle méthode objective pour extraire une mesure quantitative de la transparence cornéenne à partir d’images résolues en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lama</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393517v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de cornées humaines saines et pathologiques par la quantification d’images SD-OCT cliniques</w:t>
+                <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Memmi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice (FRANCE), France</w:t>
+              <w:t xml:space="preserve">ARVO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393502v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse laser surgery on healthy and oedematous cornea and sclera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6932,260 +6932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in ultrashort pulse surgery of the cornea and the sclera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier-domain OCT at 1300 nm for glaucoma surgery monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASE- Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
+              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628003v1</w:t>
+                <w:t xml:space="preserve">hal-00673850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-domain OCT at 1300 nm for glaucoma surgery monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+                <w:t xml:space="preserve">New developments in ultrashort pulse surgery of the cornea and the sclera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">LASE- Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673850v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized compact laser sources and in situ imaging for ultrashort pulse laser eye surgery full-field optical coherence tomography</w:t>
               </w:r>
@@ -7197,51 +7197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espci.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipp.mpg.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lzh.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/index.fr.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karsten.Plamann@ensta.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13194-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.2.2.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01166752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legeais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-4586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455507" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0b013e318197ebeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FPMV74W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chemla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nitenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318163a977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donate" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79829-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Mourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abastado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152206778019240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giulieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank May" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.632937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Saavedra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Corral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0M9QBTV5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colliac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic May" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.500487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60C84E91063D07965AC470AD74746DFE90953757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Soubeiran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Memmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393502v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. Borderie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laroche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Borderie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922617" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espci.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipp.mpg.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lzh.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/index.fr.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karsten.Plamann@ensta.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13194-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.2.2.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01166752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legeais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-4586" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0b013e318197ebeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FPMV74W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chemla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nitenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318163a977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79829-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Mourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abastado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152206778019240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colliac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giulieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank May" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.632937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Saavedra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Corral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0M9QBTV5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic May" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.500487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60C84E91063D07965AC470AD74746DFE90953757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Soubeiran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Memmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. Borderie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laroche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Borderie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922617" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>