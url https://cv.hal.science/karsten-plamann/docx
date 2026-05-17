--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1453,688 +1453,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-focusing and spherical aberrations in corneal tissue during photodisruption by femtosecond laser</w:t>
+                <w:t xml:space="preserve">Harmonic microscopy of isotropic and anisotropic microstructure of the human cornea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3455507⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.5028-5040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.005028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575127v1</w:t>
+                <w:t xml:space="preserve">hal-00526666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Incident Light Wavelength and Corneal Edema on Light Scattering and Penetration: Laboratory Study of Human Corneas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refractive Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (10), pp.786-795. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.97-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3928/1081597X-20100921-04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526604v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Nonlinear Imaging of the Human Cornea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Incident Light Wavelength and Corneal Edema on Light Scattering and Penetration: Laboratory Study of Human Corneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karsten Plamann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-4586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Refractive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (10), pp.786-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3928/1081597X-20100921-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526653v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic microscopy of isotropic and anisotropic microstructure of the human cornea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Aptel</w:t>
+                <w:t xml:space="preserve">Self-focusing and spherical aberrations in corneal tissue during photodisruption by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.005028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.038003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3455507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526666v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Nonlinear Imaging of the Human Cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (5), pp.2459-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-4586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00526682v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse laser surgery of the cornea and the sclera</w:t>
               </w:r>
@@ -2260,204 +2260,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength optimization in femtosecond laser corneal surgery: experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Histologic and Ultrastructural Characterization of Corneal Femtosecond Laser Trephination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7373, pp.73730J. </w:t>
+              <w:t xml:space="preserve">Cornea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.908-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.831893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ICO.0b013e318197ebeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527641v1</w:t>
+                <w:t xml:space="preserve">hal-00527700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Multiphoton Imaging of Human Eye Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,161 +2519,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologic and Ultrastructural Characterization of Corneal Femtosecond Laser Trephination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Aptel</w:t>
+                <w:t xml:space="preserve">Wavelength optimization in femtosecond laser corneal surgery: experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cornea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (8), pp.908-913. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7373, pp.73730J. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ICO.0b013e318197ebeb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.831893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527700v1</w:t>
+                <w:t xml:space="preserve">hal-00527641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength Optimisation in Femtosecond Laser Keratoplasty</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-3. </w:t>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Scattering vs. Transparency for Corneal Graft Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of corneal scattering for the optimization of femtosecond keratoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,64 +3190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser parameters, focusing optics, and side effects in femtosecond laser corneal surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit of glass fragments during femtosecond laser penetrating keratoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie cornéenne par laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of second-harmonic generation in human corneas to compensate for femtosecond laser pulse attenuation in keratoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser corneal surgery with in-situ determination of the laser attenuation and ablation threshold by second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Nuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Giulieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.E-Abstract 2553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,661 +4921,661 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of healthy and pathological human corneas by the analysis of clinical SD-OCT images using machine learning</w:t>
+                <w:t xml:space="preserve">Objective characterisation of corneal transparency by analysis of clinical SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Memmi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Opticcs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2023 (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2670743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393485v1</w:t>
+                <w:t xml:space="preserve">hal-04393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective characterisation of corneal transparency by analysis of clinical SD-OCT images</w:t>
+                <w:t xml:space="preserve">Classification of healthy and pathological human corneas by the analysis of clinical SD-OCT images using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bocheux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Soubeiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2023 (ECBO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Biomedical Opticcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2023, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393495v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de cornées humaines saines et pathologiques par la quantification d’images SD-OCT cliniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Memmi</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode objective pour extraire une mesure quantitative de la transparence cornéenne à partir d’images résolues en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393502v1</w:t>
+                <w:t xml:space="preserve">hal-04393562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode objective pour extraire une mesure quantitative de la transparence cornéenne à partir d’images résolues en profondeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bathilde Rivière</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ARVO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393562v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
+                <w:t xml:space="preserve">Classification de cornées humaines saines et pathologiques par la quantification d’images SD-OCT cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lama</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Soubeiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393517v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6682,510 +6682,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort pulse laser surgery on healthy and oedematous cornea and sclera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser surgery of the anterior segment of the eye: the GRECO and NOUGAT collaborative research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS--Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
+              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567516v1</w:t>
+                <w:t xml:space="preserve">hal-00674883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser surgery of the anterior segment of the eye: the GRECO and NOUGAT collaborative research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrashort pulse laser surgery on healthy and oedematous cornea and sclera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
+              <w:t xml:space="preserve">BIOS--Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674883v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-domain OCT at 1300 nm for glaucoma surgery monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+                <w:t xml:space="preserve">New developments in ultrashort pulse surgery of the cornea and the sclera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">LASE- Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673850v1</w:t>
+                <w:t xml:space="preserve">hal-00628003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in ultrashort pulse surgery of the cornea and the sclera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier-domain OCT at 1300 nm for glaucoma surgery monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASE- Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, United States</w:t>
+              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628003v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized compact laser sources and in situ imaging for ultrashort pulse laser eye surgery full-field optical coherence tomography</w:t>
               </w:r>
@@ -7197,77 +7197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Barcelone, Spain</w:t>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espci.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipp.mpg.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lzh.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/index.fr.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karsten.Plamann@ensta.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13194-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.2.2.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01166752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legeais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-4586" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0b013e318197ebeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FPMV74W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chemla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nitenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318163a977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79829-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Mourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abastado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152206778019240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colliac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giulieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank May" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.632937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Saavedra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Corral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0M9QBTV5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic May" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.500487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60C84E91063D07965AC470AD74746DFE90953757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Soubeiran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Memmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. Borderie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laroche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Borderie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922617" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espci.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipp.mpg.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lzh.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/index.fr.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karsten.Plamann@ensta.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13194-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.2.2.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01166752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legeais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-4586" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0b013e318197ebeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831893" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FPMV74W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chemla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nitenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318163a977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79829-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Mourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chemla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abastado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152206778019240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colliac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giulieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank May" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.632937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Saavedra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Corral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0M9QBTV5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00556660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic May" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00527974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.500487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60C84E91063D07965AC470AD74746DFE90953757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Soubeiran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Memmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393502v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. Borderie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laroche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Borderie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922617" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567516v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>