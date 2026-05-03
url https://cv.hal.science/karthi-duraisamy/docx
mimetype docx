--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -534,527 +534,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chemistry to Neuroendocrinology: Tools and Breakthroughs in the Understanding ODN Role in the Hypothalamic Regulation of Energy Homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target Receptor Identification of ODN and Its Role in Glial Regulation of Hypothalamic Leptin Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Dlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Devel</w:t>
+                <w:t xml:space="preserve">W. Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168309v1</w:t>
+                <w:t xml:space="preserve">hal-05169248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chemistry to Neuroendocrinology: Tools and Breakthroughs in the Understanding ODN Role in the Hypothalamic Regulation of Energy Homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Devel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of Biochemistry and Microbiology Applied Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168305v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Receptor Identification of ODN and Its Role in Glial Regulation of Hypothalamic Leptin Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Chemistry to Neuroendocrinology: Tools and Breakthroughs in the Understanding ODN Role in the Hypothalamic Regulation of Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Dlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Coquelle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Nice, France. 2024</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169248v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Chemistry to Neuroendocrinology: Tools and Breakthroughs in the Understanding ODN Role in the Hypothalamic Regulation of Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Dlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">L. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
+              <w:t xml:space="preserve">7th International Congress of Biochemistry and Microbiology Applied Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal Effects of an Analogue of the Gliopeptide ODN on Energy Homeostasis</w:t>
               </w:r>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Dlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France. 2023</w:t>
@@ -1816,77 +1816,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
@@ -2491,51 +2491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Fridhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Dlimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannani Boukhawiye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Coquelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Killman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lanfray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Spajer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Fridhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Dlimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannani Boukhawiye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Coquelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Killman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lanfray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Spajer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>