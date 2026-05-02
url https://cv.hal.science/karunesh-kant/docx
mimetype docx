--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1136,131 +1136,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Air Stability of Electrodeposited Copper Cobalt Oxide and Copper Manganese Oxide Absorber Coatings for Concentrating Solar Power</w:t>
+                <w:t xml:space="preserve">Robust Model-Predictive Thermal Control of Lithium-Ion Batteries under Drive Cycle Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sibin</w:t>
+                <w:t xml:space="preserve">Sujal Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 557, pp.232496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181604v1</w:t>
+                <w:t xml:space="preserve">hal-03883630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of battery thermal management under extreme fast charging and discharging</w:t>
               </w:r>
@@ -1465,131 +1465,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model-Predictive Thermal Control of Lithium-Ion Batteries under Drive Cycle Uncertainty</w:t>
+                <w:t xml:space="preserve">High Temperature Air Stability of Electrodeposited Copper Cobalt Oxide and Copper Manganese Oxide Absorber Coatings for Concentrating Solar Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujal Bhavsar</w:t>
+                <w:t xml:space="preserve">K. Sibin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 557, pp.232496. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883630v1</w:t>
+                <w:t xml:space="preserve">hal-04181604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Characteristics of a Water Droplet on a Multiscale Superhydrophobic Surface</w:t>
               </w:r>
@@ -1673,577 +1673,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Fractal-textured Solar Absorber Surfaces for Concentrated Solar Power</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress and challenges of crop production and electricity generation in agrivoltaic systems using semi-transparent photovoltaic technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibin K. Purayil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shiva Gorjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erion Bousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özal Emre Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Trommsdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallapaneni Manoj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112010⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.112126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774621v1</w:t>
+                <w:t xml:space="preserve">hal-03533715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges of crop production and electricity generation in agrivoltaic systems using semi-transparent photovoltaic technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Trommsdorff</w:t>
+                <w:t xml:space="preserve">Melting and solidification of a phase change material with constructal tree-shaped fins for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nallapaneni Manoj Kumar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranga Pitchumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.112126. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.105158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533715v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting and solidification of a phase change material with constructal tree-shaped fins for thermal energy storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Fractal-textured Solar Absorber Surfaces for Concentrated Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atul Sharma</w:t>
+                <w:t xml:space="preserve">Sibin K. Purayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.105158. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.112010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896376v1</w:t>
+                <w:t xml:space="preserve">hal-03774621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal Textured Glass Surface for Enhanced Performance and Self-Cleaning Characteristics of Photovoltaic Panels</w:t>
+                <w:t xml:space="preserve">Advances and opportunities in thermochemical heat storage systems for buildings applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.116240. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.119299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774622v1</w:t>
+                <w:t xml:space="preserve">hal-03668587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and opportunities in thermochemical heat storage systems for buildings applications</w:t>
+                <w:t xml:space="preserve">Fractal Textured Glass Surface for Enhanced Performance and Self-Cleaning Characteristics of Photovoltaic Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 321, pp.119299. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.116240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668587v1</w:t>
+                <w:t xml:space="preserve">hal-03774622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a novel constructal fin tree embedded thermochemical energy storage for buildings applications</w:t>
               </w:r>
@@ -2314,385 +2314,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a K2CO3-based thermochemical energy storage system using a honeycomb structured heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karunesh Kant</w:t>
+                <w:t xml:space="preserve">Recent Advancements in Technical Design and Thermal Performance Enhancement of Solar Greenhouse Dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Gorjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shukla</w:t>
+                <w:t xml:space="preserve">Behnam Hosseingholilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M J Smeulders</w:t>
+                <w:t xml:space="preserve">Laxmikant D Jathar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C.M. C M Rindt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haniyeh Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102563⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196992v1</w:t>
+                <w:t xml:space="preserve">hal-03268850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Drag Reduction in Microchannels with Liquid Infused Textured Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.116196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in thermophysical properties enhancement of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.111309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and optimization of a novel hexagonal waveguide concentrator for solar thermal applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2711,846 +2728,816 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (8), pp.2146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14082146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advancements in Technical Design and Thermal Performance Enhancement of Solar Greenhouse Dryers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Recent technical advancements, economics and environmental impacts of floating photovoltaic solar energy conversion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Gorjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxmikant D Jathar</w:t>
+                <w:t xml:space="preserve">H. Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haniyeh Samadi</w:t>
+                <w:t xml:space="preserve">Hossein Ebadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiran Samanta</w:t>
+                <w:t xml:space="preserve">Fausto Bontempo Scavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.124285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13137025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03268850v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent technical advancements, economics and environmental impacts of floating photovoltaic solar energy conversion systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Heat transfer and energy storage performances of phase change materials encapsulated in honeycomb cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Gorjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.102507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956532v1</w:t>
+                <w:t xml:space="preserve">hal-03180672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and energy storage performances of phase change materials encapsulated in honeycomb cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on Opportunities for Implementation of Solar Energy Technologies in Agricultural Greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Gorjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Shamim Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Copertaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.124807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180672v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Opportunities for Implementation of Solar Energy Technologies in Agricultural Greenhouses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Calise</w:t>
+                <w:t xml:space="preserve">Thermal Stability and Reliability Test of Some Saturated Fatty Acids for Low and Medium Temperature Thermal Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Shamim Ahamed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang-Ren Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124807⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (15), pp.4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14154509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977433v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability and Reliability Test of Some Saturated Fatty Acids for Low and Medium Temperature Thermal Energy Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis of a K2CO3-based thermochemical energy storage system using a honeycomb structured heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M J Smeulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Ren Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Atul Sharma</w:t>
+                <w:t xml:space="preserve">C.C.M. C M Rindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (15), pp.4509. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.102563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14154509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300176v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of building wall incorporating phase change material for cooling load reduction</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of the closed-adsorption heat storage bed performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atul Sharma</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 525, pp.101896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egycc.2020.100008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956817v1</w:t>
+                <w:t xml:space="preserve">hal-02956725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer study of building integrated photovoltaic (BIPV) with nano-enhanced phase change materials</w:t>
               </w:r>
@@ -3562,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,118 +3634,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of the closed-adsorption heat storage bed performance</w:t>
+                <w:t xml:space="preserve">Numerical simulation of building wall incorporating phase change material for cooling load reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pitchumani</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 525, pp.101896. </w:t>
+              <w:t xml:space="preserve">Energy and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egycc.2020.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956725v1</w:t>
+                <w:t xml:space="preserve">hal-02956817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of air ventilated building integrated photovoltaic (BIPV) system incorporating phase change materials</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,77 +3874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting and solidification behaviour of phase change materials with cyclic heating and cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.274 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3972,597 +3972,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling methodologies of photovoltaic module for enhancing electrical efficiency: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kant Karunesh</w:t>
+                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.047⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.453 - 463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394976v1</w:t>
+                <w:t xml:space="preserve">hal-01506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement in phase change materials for thermal energy storage applications</w:t>
+                <w:t xml:space="preserve">Heat transfer studies of building brick containing phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.023⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.1233-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956738v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer studies of building brick containing phase change materials</w:t>
+                <w:t xml:space="preserve">Advancement in phase change materials for thermal energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.07.072⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956737v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar still with latent heat energy storage: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506350v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar still with latent heat energy storage: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karunesh Kant</w:t>
+                <w:t xml:space="preserve">Cooling methodologies of photovoltaic module for enhancing electrical efficiency: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukla Amritanshu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant Karunesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.275 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of fluid flow and heat transfer in a ribbed heated duct with variable aspect ratios</w:t>
               </w:r>
@@ -4656,51 +4656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4746,90 +4746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of poly-crystalline silicon photovoltaic panels: Numerical simulation and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant Karunesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukla Amritanshu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharma Atul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4888,51 +4888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy storage based solar drying systems: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,51 +5030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of fatty acids as phase change material for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5250,51 +5250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary mixture of fatty acids as phase change materials for thermal energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5575,733 +5575,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Modules: Battery Storage and Grid Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in solar greenhouse systems for cultivation of agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadie Tlaiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shiva Gorjian, Pietro Elia Campana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Status and Future Challenges for Non-conventional Energy Sources Volume 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-4505-1_4⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Advancements in Agriculture and Food Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.77-111, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89866-9.00010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542809v1</w:t>
+                <w:t xml:space="preserve">hal-03542827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in solar greenhouse systems for cultivation of agricultural products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic Modules: Battery Storage and Grid Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Advancements in Agriculture and Food Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.77-111, 2022, </w:t>
+              <w:t xml:space="preserve">Status and Future Challenges for Non-conventional Energy Sources Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-77, 2022, Clean Energy Production Technologies, 978-981-16-4505-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89866-9.00010-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-4505-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542827v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization Techniques of Phase Change Materials: Methods and Equipment</w:t>
+                <w:t xml:space="preserve">Deployment of the Low Carbon Energy Supply Technologies for Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C.M. Rindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Heat-Based Thermal Energy Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429328640-4⟩</w:t>
+              <w:t xml:space="preserve">Low Carbon Energy Supply Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.289-304, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429353192-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956749v1</w:t>
+                <w:t xml:space="preserve">hal-02956747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of the Low Carbon Energy Supply Technologies for Sustainable Development</w:t>
+                <w:t xml:space="preserve">Phase Change Materials for Temperature Regulation of Photovoltaic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.C.M. Rindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Energy Supply Technologies and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.289-304, 2020, </w:t>
+              <w:t xml:space="preserve">Latent Heat-Based Thermal Energy Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Apple Academic Press, pp.157-170, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429353192-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429328640-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956747v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials for Temperature Regulation of Photovoltaic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Transfer Studies of PCMs to Optimize the Cost Efficiency for Different Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latent Heat-Based Thermal Energy Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Apple Academic Press, pp.157-170, 2020, </w:t>
+              <w:t xml:space="preserve">, 1, Apple Academic Press, pp.115-128, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429328640-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429328640-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956751v1</w:t>
+                <w:t xml:space="preserve">hal-02956750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer Studies of PCMs to Optimize the Cost Efficiency for Different Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization Techniques of Phase Change Materials: Methods and Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latent Heat-Based Thermal Energy Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Apple Academic Press, pp.115-128, 2020, </w:t>
+              <w:t xml:space="preserve">, 1, Apple Academic Press, pp.97-113, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429328640-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429328640-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956750v1</w:t>
+                <w:t xml:space="preserve">hal-02956749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Heat Storage for Solar Still Applications</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,443 +6398,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Integrated Photovoltaic: Building Envelope Material and Power Generator for Energy-Efficient Buildings</w:t>
+                <w:t xml:space="preserve">Advances in Simulation Studies for Developing Energy-Efficient Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.109-129, 2018, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.209-233, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956756v1</w:t>
+                <w:t xml:space="preserve">hal-02956758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating Ventilation and Air-Conditioning Systems for Energy-Efficient Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspective of Solar Energy in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.165-180, 2018, </w:t>
+              <w:t xml:space="preserve">Low Carbon Energy Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-35, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7326-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956757v1</w:t>
+                <w:t xml:space="preserve">hal-02956754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective of Solar Energy in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heating Ventilation and Air-Conditioning Systems for Energy-Efficient Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Energy Supply</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-35, 2018, </w:t>
+              <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.165-180, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-7326-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956754v1</w:t>
+                <w:t xml:space="preserve">hal-02956757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Simulation Studies for Developing Energy-Efficient Buildings</w:t>
+                <w:t xml:space="preserve">Building Integrated Photovoltaic: Building Envelope Material and Power Generator for Energy-Efficient Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.209-233, 2018, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.109-129, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956758v1</w:t>
+                <w:t xml:space="preserve">hal-02956756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Techniques for Evaluating the Performance of Solar Drying Systems</w:t>
               </w:r>
@@ -6846,51 +6846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-402, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6937,51 +6937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Building Integrated Photovoltaic (BIPV): A Significant Step toward Green Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,64 +7086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoumeh Nedaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labesse-Jied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7487,96 +7487,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of phase change materials for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Thermal regulation of Photovoltaic panels using Phase-change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Science for Society: An Interdisciplinary Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lucknow, India</w:t>
+              <w:t xml:space="preserve">International Photovoltaic Solar Energy Conference (Solar Asia - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956805v1</w:t>
+                <w:t xml:space="preserve">hal-02956810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature regulation of buildings with the application of phase change materials</w:t>
               </w:r>
@@ -7625,96 +7625,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regulation of Photovoltaic panels using Phase-change Materials</w:t>
+                <w:t xml:space="preserve">Applications of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Photovoltaic Solar Energy Conference (Solar Asia - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pune, India</w:t>
+              <w:t xml:space="preserve">National Conference on Science for Society: An Interdisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lucknow, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956810v1</w:t>
+                <w:t xml:space="preserve">hal-02956805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7893,51 +7893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4139E9D0"/>
+    <w:nsid w:val="D45721E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8124,51 +8124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karunesh-kant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-4294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paruchuri Kondaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Nithyanandam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sibin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitchumani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navendu Misra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Pandey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujal Bhavsar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Hatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibin K. Purayil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Bousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zal Emre &#214;zdemir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Trommsdorff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallapaneni Manoj Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M J Smeulders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. C M Rindt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116196" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Hosseingholilou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant D Jathar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Samadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Samanta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sharon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ebadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bontempo Scavo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamim Ahamed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Copertaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Ren Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2020.100008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956737v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.07.072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2KBXHM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQ3B692-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-016-0056-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2016.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Purohit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. Rindt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429353192-17" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6887-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7326-7_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3833-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368047-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956810v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karunesh-kant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-4294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paruchuri Kondaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Nithyanandam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujal Bhavsar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitchumani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navendu Misra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Pandey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sibin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Hatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Bousi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zal Emre &#214;zdemir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Trommsdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallapaneni Manoj Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibin K. Purayil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Hosseingholilou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant D Jathar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Samadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Samanta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116196" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sharon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ebadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bontempo Scavo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamim Ahamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Copertaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Ren Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M J Smeulders" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. C M Rindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101896" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2020.100008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.07.072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2KBXHM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQ3B692-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-016-0056-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2016.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Purohit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. Rindt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429353192-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6887-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7326-7_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3833-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368047-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>