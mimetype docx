--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -629,248 +629,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technoeconomics of a molten salt/supercritical carbon dioxide heat exchanger with fractal-textured corrosion resistant coatings for concentrating solar thermal systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Erosion of Surfaces in Falling Particle Concentrating Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paruchuri Kondaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (2), pp.021010-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4066840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096114v1</w:t>
+                <w:t xml:space="preserve">hal-04709591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Erosion of Surfaces in Falling Particle Concentrating Solar Power</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technoeconomics of a molten salt/supercritical carbon dioxide heat exchanger with fractal-textured corrosion resistant coatings for concentrating solar thermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Nithyanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paruchuri Kondaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (2), pp.021010-11. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 341, pp.120028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4066840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709591v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Abrasion Wear in Particle Storage and Valve Subsystem for Falling Particle Concentrating Solar Power</w:t>
               </w:r>
@@ -1136,460 +1136,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model-Predictive Thermal Control of Lithium-Ion Batteries under Drive Cycle Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and design of battery thermal management under extreme fast charging and discharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883630v1</w:t>
+                <w:t xml:space="preserve">hal-03906620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of battery thermal management under extreme fast charging and discharging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Box-Type Solar Cookers: An Overview of Technological Advancement, Energy, Environmental, and Economic Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navendu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106501⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16041697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906620v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-Type Solar Cookers: An Overview of Technological Advancement, Energy, Environmental, and Economic Benefits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Air Stability of Electrodeposited Copper Cobalt Oxide and Copper Manganese Oxide Absorber Coatings for Concentrating Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Pandey</w:t>
+                <w:t xml:space="preserve">K. Sibin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pitchumani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.1697. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16041697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983854v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Air Stability of Electrodeposited Copper Cobalt Oxide and Copper Manganese Oxide Absorber Coatings for Concentrating Solar Power</w:t>
+                <w:t xml:space="preserve">Robust Model-Predictive Thermal Control of Lithium-Ion Batteries under Drive Cycle Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sibin</w:t>
+                <w:t xml:space="preserve">Sujal Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 557, pp.232496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181604v1</w:t>
+                <w:t xml:space="preserve">hal-03883630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Characteristics of a Water Droplet on a Multiscale Superhydrophobic Surface</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibin K. Purayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.112010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2041,252 +2041,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and opportunities in thermochemical heat storage systems for buildings applications</w:t>
+                <w:t xml:space="preserve">Fractal Textured Glass Surface for Enhanced Performance and Self-Cleaning Characteristics of Photovoltaic Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 321, pp.119299. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.116240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668587v1</w:t>
+                <w:t xml:space="preserve">hal-03774622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal Textured Glass Surface for Enhanced Performance and Self-Cleaning Characteristics of Photovoltaic Panels</w:t>
+                <w:t xml:space="preserve">Advances and opportunities in thermochemical heat storage systems for buildings applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.116240. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.119299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774622v1</w:t>
+                <w:t xml:space="preserve">hal-03668587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a novel constructal fin tree embedded thermochemical energy storage for buildings applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 258, pp.115542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2314,490 +2314,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advancements in Technical Design and Thermal Performance Enhancement of Solar Greenhouse Dryers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar Drag Reduction in Microchannels with Liquid Infused Textured Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pitchumani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13137025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268850v1</w:t>
+                <w:t xml:space="preserve">hal-02963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Drag Reduction in Microchannels with Liquid Infused Textured Surfaces</w:t>
+                <w:t xml:space="preserve">Recent advances in thermophysical properties enhancement of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tlaiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116196⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963444v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in thermophysical properties enhancement of phase change materials for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of a novel hexagonal waveguide concentrator for solar thermal applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Nithyanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pitchumani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111309⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14082146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316944v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of a novel hexagonal waveguide concentrator for solar thermal applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent Advancements in Technical Design and Thermal Performance Enhancement of Solar Greenhouse Dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Gorjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Hosseingholilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laxmikant D Jathar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haniyeh Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.2146. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14082146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13137025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192205v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent technical advancements, economics and environmental impacts of floating photovoltaic solar energy conversion systems</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability and Reliability Test of Some Saturated Fatty Acids for Low and Medium Temperature Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and optimization of the closed-adsorption heat storage bed performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 525, pp.101896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer study of building integrated photovoltaic (BIPV) with nano-enhanced phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of air ventilated building integrated photovoltaic (BIPV) system incorporating phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,364 +3972,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Heat transfer studies of building brick containing phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 146, pp.453 - 463. </w:t>
+              <w:t xml:space="preserve">, 2017, 155, pp.1233-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506350v1</w:t>
+                <w:t xml:space="preserve">hal-02956737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer studies of building brick containing phase change materials</w:t>
+                <w:t xml:space="preserve">Advancement in phase change materials for thermal energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.07.072⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956737v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement in phase change materials for thermal energy storage applications</w:t>
+                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Shukla</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.453 - 463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar still with latent heat energy storage: A review</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid Particle Thermal Energy Storage for High-Temperature CSP Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.262-274, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Modules: Battery Storage and Grid Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,51 +6287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Heat Storage for Solar Still Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,259 +6398,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Simulation Studies for Developing Energy-Efficient Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspective of Solar Energy in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.209-233, 2018, </w:t>
+              <w:t xml:space="preserve">Low Carbon Energy Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-35, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7326-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956758v1</w:t>
+                <w:t xml:space="preserve">hal-02956754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective of Solar Energy in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in Simulation Studies for Developing Energy-Efficient Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Energy Supply</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-35, 2018, </w:t>
+              <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.209-233, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-7326-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956754v1</w:t>
+                <w:t xml:space="preserve">hal-02956758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating Ventilation and Air-Conditioning Systems for Energy-Efficient Buildings</w:t>
+                <w:t xml:space="preserve">Building Integrated Photovoltaic: Building Envelope Material and Power Generator for Energy-Efficient Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
@@ -6659,102 +6659,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.165-180, 2018, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.109-129, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956757v1</w:t>
+                <w:t xml:space="preserve">hal-02956756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Integrated Photovoltaic: Building Envelope Material and Power Generator for Energy-Efficient Buildings</w:t>
+                <w:t xml:space="preserve">Heating Ventilation and Air-Conditioning Systems for Energy-Efficient Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
@@ -6763,78 +6763,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability through Energy-Efficient Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.109-129, 2018, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.165-180, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315159065-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781315159065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956756v1</w:t>
+                <w:t xml:space="preserve">hal-02956757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Techniques for Evaluating the Performance of Solar Drying Systems</w:t>
               </w:r>
@@ -7487,234 +7487,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regulation of Photovoltaic panels using Phase-change Materials</w:t>
+                <w:t xml:space="preserve">Temperature regulation of buildings with the application of phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Photovoltaic Solar Energy Conference (Solar Asia - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pune, India</w:t>
+              <w:t xml:space="preserve">National Conference on Science for Society: An Interdisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lucknow, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956810v1</w:t>
+                <w:t xml:space="preserve">hal-02956807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature regulation of buildings with the application of phase change materials</w:t>
+                <w:t xml:space="preserve">Applications of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Science for Society: An Interdisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lucknow, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956807v1</w:t>
+                <w:t xml:space="preserve">hal-02956805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of phase change materials for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Thermal regulation of Photovoltaic panels using Phase-change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Science for Society: An Interdisciplinary Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lucknow, India</w:t>
+              <w:t xml:space="preserve">International Photovoltaic Solar Energy Conference (Solar Asia - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956805v1</w:t>
+                <w:t xml:space="preserve">hal-02956810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7893,51 +7893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D45721E1"/>
+    <w:nsid w:val="0EF5BE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8124,51 +8124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karunesh-kant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-4294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paruchuri Kondaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Nithyanandam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujal Bhavsar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitchumani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navendu Misra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Pandey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sibin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Hatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Bousi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zal Emre &#214;zdemir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Trommsdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallapaneni Manoj Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibin K. Purayil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Hosseingholilou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant D Jathar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Samadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Samanta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116196" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sharon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ebadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bontempo Scavo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamim Ahamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Copertaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Ren Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M J Smeulders" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. C M Rindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101896" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2020.100008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.07.072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2KBXHM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQ3B692-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-016-0056-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2016.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Purohit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. Rindt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429353192-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6887-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7326-7_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3833-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368047-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karunesh-kant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-4294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paruchuri Kondaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Nithyanandam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitchumani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106501" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navendu Misra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Pandey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041697" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sibin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujal Bhavsar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Hatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Bousi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zal Emre &#214;zdemir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Trommsdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallapaneni Manoj Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibin K. Purayil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Hosseingholilou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant D Jathar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Samadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Samanta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sharon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ebadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bontempo Scavo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamim Ahamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Copertaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Ren Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M J Smeulders" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. C M Rindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101896" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2020.100008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.07.072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2KBXHM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQ3B692-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-016-0056-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2016.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Purohit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003345558-16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.M. Rindt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429353192-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6887-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7326-7_2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159065-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3833-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368047-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956810v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>