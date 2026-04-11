--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1041,317 +1041,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning for Path Loss Prediction in the 3.5 GHz CBRS Spectrum Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raied Caromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Souryal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, France. pp.1665-1670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111315v1</w:t>
+                <w:t xml:space="preserve">hal-05111332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Path Loss Prediction in the 3.5 GHz CBRS Spectrum Band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Souryal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Austin, France. pp.1665-1670, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111332v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Radar Signal Detection in the 3.5 GHz CBRS Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raied Caromi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lackpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Souryal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Los Angeles, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1496,248 +1496,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transferability of Adversarial Examples against CNN-based Image Forensics</w:t>
+                <w:t xml:space="preserve">A New Backdoor Attack in CNNS by Training Set Corruption Without Label Poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683772⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, France. pp.101-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111362v1</w:t>
+                <w:t xml:space="preserve">hal-05111358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Backdoor Attack in CNNS by Training Set Corruption Without Label Poisoning</w:t>
+                <w:t xml:space="preserve">On the Transferability of Adversarial Examples against CNN-based Image Forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nowroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, France. pp.101-105, </w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, France. pp.8286-8290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111358v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-based video backdoor attack against anti-spoofing rebroadcast detection</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,51 +2825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E98EF0E8"/>
+    <w:nsid w:val="B0CEAA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>