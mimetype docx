--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -399,261 +399,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey on Backdoor Attacks and Their Defenses in Face Recognition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic safeguarding: A game theoretic approach for analyzing attacker-defender behavior in DNN backdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourbao</w:t>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Teglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.47433-47468. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3382584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13635-024-00180-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850549v1</w:t>
+                <w:t xml:space="preserve">hal-05111061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic safeguarding: A game theoretic approach for analyzing attacker-defender behavior in DNN backdoors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Survey on Backdoor Attacks and Their Defenses in Face Recognition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.47433-47468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13635-024-00180-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3382584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111061v1</w:t>
+                <w:t xml:space="preserve">hal-04850549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A message passing approach for decision fusion in adversarial multi-sensor networks</w:t>
               </w:r>
@@ -930,51 +930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Backdoor Attack to Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Brachemi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1177,51 +1177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,51 +2825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0CEAA70"/>
+    <w:nsid w:val="7C21AD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>