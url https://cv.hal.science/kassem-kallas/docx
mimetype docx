--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1041,317 +1041,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Path Loss Prediction in the 3.5 GHz CBRS Spectrum Band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Souryal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771737⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111332v1</w:t>
+                <w:t xml:space="preserve">hal-05111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning for Path Loss Prediction in the 3.5 GHz CBRS Spectrum Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raied Caromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Souryal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, France. pp.1665-1670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111315v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Radar Signal Detection in the 3.5 GHz CBRS Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raied Caromi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lackpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Souryal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Los Angeles, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1496,248 +1496,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Backdoor Attack in CNNS by Training Set Corruption Without Label Poisoning</w:t>
+                <w:t xml:space="preserve">On the Transferability of Adversarial Examples against CNN-based Image Forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nowroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802997⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, France. pp.8286-8290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111358v1</w:t>
+                <w:t xml:space="preserve">hal-05111362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transferability of Adversarial Examples against CNN-based Image Forensics</w:t>
+                <w:t xml:space="preserve">A New Backdoor Attack in CNNS by Training Set Corruption Without Label Poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, France. pp.8286-8290, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, France. pp.101-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111362v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-based video backdoor attack against anti-spoofing rebroadcast detection</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 53rd Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,51 +2825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C21AD32"/>
+    <w:nsid w:val="5385070B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kassem-kallas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7689-4125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kallas_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3566168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3382584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Tondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.06.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98XBM3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2526963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raied Caromi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Souryal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lackpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN53946.2021.9677280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Nowroozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowroozi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683772" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhir Bhalerao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APSIPA.2018.8659667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lazzeretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jolfaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49803-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9001-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>