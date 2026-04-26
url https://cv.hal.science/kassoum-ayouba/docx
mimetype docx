--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -349,235 +349,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités spatiales de collecte des déchets ménagers en France : une analyse à l'échelle des départements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does agricultural cooperative membership improve farm productive performance? A meta‐regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.245.0693⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846458v1</w:t>
+                <w:t xml:space="preserve">hal-04765080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does agricultural cooperative membership improve farm productive performance? A meta‐regression analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disparités spatiales de collecte des déchets ménagers en France : une analyse à l'échelle des départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndimblane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, online, </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.693 à 716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.245.0693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765080v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t>
               </w:r>
@@ -3270,51 +3270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayoubakassoum.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndimblane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herve Dakpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-023-00670-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2274284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vigeant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09714-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0049-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayoubakassoum.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndimblane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herve Dakpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-023-00670-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2274284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vigeant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09714-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0049-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>