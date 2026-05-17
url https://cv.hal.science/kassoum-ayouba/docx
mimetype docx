--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -107,1974 +107,2078 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing carbon dioxide emission reduction potential using a cost approach</w:t>
+                <w:t xml:space="preserve">Assessing the impact of separate biowaste collection on residual household waste an analysis at the French intermunicipal level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndimblane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raluca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 89 (5), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-026-01087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321991v1</w:t>
+                <w:t xml:space="preserve">hal-05618398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the eco-efficiency of inter-municipal waste management services in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing carbon dioxide emission reduction potential using a cost approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Ndimblane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
+                <w:t xml:space="preserve">Raluca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 393, pp.126941. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232549v1</w:t>
+                <w:t xml:space="preserve">hal-05321991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does agricultural cooperative membership improve farm productive performance? A meta‐regression analysis</w:t>
+                <w:t xml:space="preserve">Assessing the eco-efficiency of inter-municipal waste management services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndimblane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393, pp.126941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765080v1</w:t>
+                <w:t xml:space="preserve">hal-05232549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités spatiales de collecte des déchets ménagers en France : une analyse à l'échelle des départements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does agricultural cooperative membership improve farm productive performance? A meta‐regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.693 à 716. </w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.245.0693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/agec.12862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846458v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t>
+                <w:t xml:space="preserve">Disparités spatiales de collecte des déchets ménagers en France : une analyse à l'échelle des départements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndimblane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2167925⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.693 à 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.245.0693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166497v1</w:t>
+                <w:t xml:space="preserve">hal-04846458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and assessing intensive and extensive technologies in European dairy farming</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbad023⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2167925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159101v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dependence in production frontier models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying and assessing intensive and extensive technologies in European dairy farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niedermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Herve Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (1), pp.21-36. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 50 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11123-023-00670-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbad023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166472v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal dynamics of pesticide use: a global exploratory analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial dependence in production frontier models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2023.2274284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11123-023-00670-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332486v1</w:t>
+                <w:t xml:space="preserve">hal-04166472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect, Luenberger approach to price performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The spatio-temporal dynamics of pesticide use: a global exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raluca Parvulescu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2023.2274284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768926v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimension of the French private rental markets: Evidence from microgeographic data in 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An indirect, Luenberger approach to price performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Bertrand Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2399808320977877⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.108352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198767v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The spatial dimension of the French private rental markets: Evidence from microgeographic data in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808320977877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537868v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Airbnb Disrupt the Private Rental Market? An Empirical Analysis for French Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (1-2), pp.76-104. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (9), pp.1010-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017618821428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we really use prices to control pesticide use? Results from a nonparametric model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does Airbnb Disrupt the Private Rental Market? An Empirical Analysis for French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vigeant</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-020-09714-w⟩</w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1-2), pp.76-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0160017618821428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909580v1</w:t>
+                <w:t xml:space="preserve">hal-02476711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measure of price advantage and its decomposition into output- and input-specific effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can we really use prices to control pesticide use? Results from a nonparametric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276 (2), pp.688-698. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.885-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-020-09714-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095893v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A measure of price advantage and its decomposition into output- and input-specific effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Bertrand Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.192.0203⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276 (2), pp.688-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401250v1</w:t>
+                <w:t xml:space="preserve">hal-02095893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2017.11.031⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXXIV (2), pp.203-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.192.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662244v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of single farm payments on technical inefficiency of French crop farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (1-2), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-017-0049-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2017.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680258v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of single farm payments on technical inefficiency of French crop farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (1-2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-017-0049-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the estimation of damage reducing functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (4), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2084,340 +2188,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Marché français du logement : analyses et outils", Banque de France et Ministère du logement et de l'habitat durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2427,703 +2531,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Niedermayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eckart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kohrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic impact of ecological agriculture at the territorial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Davidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.5. Report on Spatiotemporal ESDA on GDP, Income and Educational Attainment in European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.5, /. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche relative à la détermination d’indicateurs de loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2019, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2ème convention de recherche relative aux déterminants de la formation des niveaux de loyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Observatoire des Loyers de l'Agglomération Parisienne (OLAP). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche relative aux déterminants de la formation des niveaux de loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère du logement et de l'habitat durable. 2016, 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future development of ecological agriculture and regional impacts: stakeholders' perception in three French regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Mysko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3270,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayoubakassoum.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndimblane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herve Dakpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-023-00670-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2274284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vigeant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09714-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0049-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayoubakassoum.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618398v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndimblane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-026-01087-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Parvulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herve Dakpo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-023-00670-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vallone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2274284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108352" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vigeant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09714-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0049-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>