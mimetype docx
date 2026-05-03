--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudine KATAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2017-5823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22987889X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-9446-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Claudine Katan, born Hoerner, is a CNRS Research Investigator since 1993. She has a broad experience in interdisciplinary collaborative research thanks to her subsequent position at the Physics and Chemistry Departments of Rennes interspersed by a two year stay at FOTON Institute as well as fruitful national & international collaborations. Her theoretical research is usually conducted in close collaboration with experimentalists and covered structural & electronic properties of molecular charge-transfer crystals, topology of electron densities, linear/non-linear optical properties of molecular chromophores for various applications, including two-photon uncaging of biologically active molecules. Currently, understanding the physical and photo-physical properties of hybrid and all-inorganic metal-halide perovskites is her major theme. Those materials have recently demonstrated great potential for various sustainable technologies, including light emitting and photovoltaic devices, raising in turn many fundamental issues in Physics and Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon couplings in polymorphous crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.L081104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/n52n-g9nr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for electronic structure, anharmonicity, and electron-phonon calculations in locally disordered inorganic and hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.085118. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/67c2-yzjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon superabsorption in CsPbBr3 perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.864. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-025-01684-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism and Phase Control in Dion-Jacobson 2D 3-(Aminomethyl)piperidinium-Based Metal Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshanna Peifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia D. Pournara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (24), pp.9869-9885. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Halide Substitution in the Inorganic Framework on the Optical Activity of Chiral Metal-Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrin Solhtalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (23), pp.10613-10623. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and efficient semiempirical DFTB parameters for electronic structure prediction of 3D, 2D iodide perovskites and heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.023803. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.023803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Quadrupolar Resonance Structural Characterization of Halide Perovskites and Perovskitoids: A Roadmap from Electronic Structure Calculations for Lead–Iodide-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (1), pp.278-291. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c09877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Principles for Narrow-Gap Hybrid Semiconductors: Insights from Viologen-Tin and Viologen-Lead Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica H Persaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia E Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (28), pp.24573 - 24593. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c05202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional to Layered Halide Perovskites: A Parameter-Free Hybrid Functional Method for Predicting Electronic Band Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Buba Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Trombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.1922-1929. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional perovskite templates for durable, efficient formamidinium perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Kodalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor J Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6701), pp.1227-1235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq6993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic‐Inorganic Hybrid Cuprous‐Based Metal Halides with Unique Two‐Dimensional Crystal Structure for White Light‐Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202411047. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202411047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Ground State Fine Structure and Excited States Landscape in Layered Halide Perovskites from Combined BSE Simulations and Symmetry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizia Palummo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10‐Year Anniversary Special Issue: Photophysics of Perovskites – from Bulk to Nano, 12 (8), pp.2202801. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202202801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution and Photoluminescence Quenching across the FASnI3–xBrx (x = 0–3) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Balvanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Safdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daehan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Welton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (23), pp.16128-16147. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c03669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture‐Insensitive, Phase‐Stable Indium‐Based Metal Halides and Their Light‐Emitting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor Growth of All-Inorganic 2D Ruddlesden–Popper Lead- and Tin-Based Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinting Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (35), pp.46560. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c05329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Driven Control and F‐Doping of Surface Characteristics in FASnI$_3$ Lead‐Free Perovskites: Relation Between Molecular Dipoles, Surface Dipoles, Work Function Shifts, and Surface Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (22), pp.2400201. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202400201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt and Thermally Activated Delayed Fluorescence of Quinazoline‐Based Derivatives: a Joint Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.e202400259. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.202400259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi 3D electronic structures of Dion-Jacobson layered perovskites with exceptional short interlayer distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1061-1068. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TC03807F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Containing Short Organic Monocations in n = 1–4 2D Multilayered Halide Perovskite Thin Films and Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2873-2883. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality Versus Symmetry: Electron's Spin Selectivity in Non‐Polar Chiral Lead‐Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (51), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202305784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Structure of Excitons in Vacancy-Ordered Halide Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c01010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Organic Cation in Developing Efficient Green Perovskite LEDs Based on Quasi‐2D Perovskite Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Hyeon Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D J Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (14), pp.2309653. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202309653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling laws for charge-carrier interactions with quantum confinement in lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Berezovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-35842-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Isomer of Fluorinated Ruddlesden-Popper Perovskites Toward Efficient and Stable 2D/3D Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junseop Byeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong Ho Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.27853-27864. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c01754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright circularly polarized photoluminescence in chiral layered hybrid lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (35), pp.eadh2255. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast relaxation of lattice distortion in two-dimensional perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.545. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01903-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styrylpyrimidine chromophores with bulky electron-donating substituents: experimental and theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tondelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.32699. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP03705C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2D perovskite crystals via progressive transformation of quantum well thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-023-00422-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry N Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), pp.2208354. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202208354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.11884-11897. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR01126G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction in two-dimensional perovskites for high-efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-021-01010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of (FA)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(HEA)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;: A Rare Example of &amp;lt;1 1 0&amp;gt;-Oriented Multilayered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (13), pp.5780-5790. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Factor for Stabilizing 3D Hybrid Halide Perovskitoids Using Linear Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.3902-3912. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c11803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the nucleation and growth kinetics of lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1406-1412. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for microscopic surface and interface dipoles, work functions and valence band alignments in 2D and 3D halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.349-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.1c02459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Cage of 2D Bromide Perovskites by Large A-Site Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.1132. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-free halide perovskites for solar cells, light-emitting diodes, and photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.060902. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0095515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gap, effective masses, and energy level alignment of 2D and 3D halide perovskites and heterostructures using DFT-1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.014604. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver‐Bismuth Halide Double Salts for Lead‐free Photovoltaics: Insights From Symmetry‐Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.2200718. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202200718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Mixed-Spacer 2D Bromide Perovskites and the Dual Role of 1,2,4-Triazolium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (14), pp.6541-6552. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Lattice Dynamics in Photo-Excited Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby A Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhana Panuganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig C Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Guzelturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (44), pp.2202709. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic fabrication of 3D/2D perovskite bilayer stacks for durable and efficient solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1425-1430. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazine-based thermally activated delayed fluorescence chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.110157. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m -Phenylenediammonium as a New Spacer for Dion–Jacobson Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (31), pp.12063-12073. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c03687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabatic molecular dynamics analysis of hybrid Dion–Jacobson 2D leads iodide perovskites: A Nonadiabatic Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Prezhdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.1547-1560. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MH01904F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Seeds Enable High Structural Phase Purity in 2D Perovskite Films for High‐Efficiency Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (29), pp.2007176. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202007176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of (de)protonation on the photophysical properties of phenol-substituted diazine chromophores: experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (40), pp.19132. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NJ03878H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-phase purity two-dimensional perovskites with 17.3% efficiency enabled by interface engineering of hole transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (10), pp.100601. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protonation on the photophysical properties of 4-substituted and 4,7-disubstituted quinazoline push-pull chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Plaza-Pedroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Fakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185 (Part B), pp.108948. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Simulations as Valuable Tool to Support NMR Characterization of Halide Perovskites: the Case of Pure and Mixed Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.e2000231. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202000231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial Nature of Mn 2+ Doping in 2D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Klepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20550-20561. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth/Silver-Based Two-Dimensional Iodide Double and One-Dimensional Bi Perovskites: Interplay between Structural and Electronic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (15), pp.6206-6216. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure and stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) vacancy ordered double perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (18), pp.181903. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Zero- to One-Dimensional, Opportunities and Caveats of Hybrid Iodobismuthates for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (22), pp.17123. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D lead iodide hybrid based on a 2D perovskite subnetwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1570. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11121570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (48), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Cation Alloying on Intralayer A and Interlayer A’ sites in 2D Hybrid Dion-Jacobson Lead Bromide Perovskites (A’)(A)Pb2Br7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (18), pp.8342-8351. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Carrier Dynamics in Two-Dimensional Hybrid Perovskites: Dion-Jacobson vs. Ruddlesden-Popper Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (42), pp.22009-22022. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA07205B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Lead Iodide Perovskitoid Hybrids with High X-ray Photoresponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (14), pp.6625-6637. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching effect on the linear and nonlinear optical properties of styrylpyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Kournoutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Fecková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), pp.4165-4176. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP06476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Engineering in Two-Dimensional Ruddlesden-Popper Lead Iodide Perovskites with Mixed Large A-Site Cations in the Cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (8), pp.4008-4021. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Chlorine Mixing on Optoelectronics, Ion-Migration and Gamma-ray Detection In Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Rybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tisdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreetu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.1854-1863. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of bulk, defective, 2D and 0D metal halide perovskite semiconductors from a symmetry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/aba6f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of crystal symmetry breaking with halogen substituted benzylammonium in layered hybrid metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bourelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Tye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Soavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), pp.5060-5067. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b11809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Pressure Engineering with Large Cage Cations in 2D Halide Perovskites Causes Lattice Softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (26), pp.11486-11496. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c03860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Vacancies and Doping in the Hole-Transporting Nickel Oxide Interface with Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.6633-6640. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b19457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-pull (iso)quinoline chromophores: synthesis, photophysical properties, and use for white light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaina Ibrahim Mohamed Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Plaza-Pedroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (36), pp.8153-8161. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate calculation of band gaps of halide perovskites with the Tran-Blaha modified Becke-Johnson potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lafargue-Dit-Hauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.035139. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: Low Dimensions for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel D Stranks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Manidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (12), pp.2902-2904. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of Pb-I deficient lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Rubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lead Halide Perovskites, 151 (23), pp.234704. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanidinium and mixed Cesium-Guanidinium Tin(II) Bromides: Effects of Quantum Confinement and Out-of-Plane Octahedral Tilting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kotyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Yakunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Benin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (6), pp.2121-2129. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (27), pp.10661-10676. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dion-Jacobson Hybrid Lead Iodide Perovskites with Aromatic Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (32), pp.12880-12890. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Disorder and Anharmonic Fluctuations on the Dynamical Rashba Effect in Purely Inorganic Lead-Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning electronic structure in layered hybrid perovskites with organic spacer substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.8732-8740. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Formation and Passivation in Methylammonium Lead Tribromide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (22), pp.13812-13817. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskite high-k field-effect transistors with dynamically reconfigurable ambipolarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Devesa Canicoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Zagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mccuistian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasun Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.633-640. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.9b00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic limits of layer thickness in 2D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nagabhushana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Shivaramaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811006115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Stability and Bangap Tuning of α-[HC(NH2)2]PbI3 Hybrid Perovskite by Large Cation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.20743-20751. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and Dielectric Confinement Effects in Lower-Dimensional Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perovskites special issue, 119 (5), pp.3140-3192. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Alloying Delocalizes Polarons in Lead-halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3516-3524. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-layered 2D Hybrid Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys M. Kennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.2593. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2019.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of relativistic effects on two-photon absorption spectra in metal halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5342. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Cyclic Diammonium Cation Templated (110)-oriented 2D Halide (X = I, Br, Cl) Perovskites with White-light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (9), pp.3582-3590. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Halide Perovskites Incorporating Straight Chain Symmetric Diammonium Ions, (NH3CmH2mNH3)(CH3NH3)n−1PbnI3n+1 (m = 4–9; n = 1–4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (38), pp.12226-12238. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of f electrons to the quadratic hyperpolarizability the case of lanthanide terpyridyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ibersiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), pp.7401-7406. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00853a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of States Broadening in CH 3 NH 3 PbI 3 Hybrid Perovskites Understood from ab initio Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (8), pp.085502. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.085502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dion-Jacobson 2D Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (10), pp.3775-3783. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b00542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interface and Crystallinity on the Performance and Photostability of Perovskite Solar Cell on Nickel Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.1703879. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwnetim I Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.7130-7136. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Diversity in White-light Emitting Hybrid Lead Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (40), pp.13078-13088. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b08691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of hybrid perovskite on silicon 2-T tandem solar cells based on a Si tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy in halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.377 - 379. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0070-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of π -conjugated cations and halogen substitution on the optoelectronic and excitonic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (10), pp.105406. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.105406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Push-Pull Properties of Pentafulvene and Pentafulvalene Derivatives by Protonation at Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron D. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Lattice Mismatch and Emergence of Surface States in Two-dimensional Hybrid Perovskite Quantum Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.5603-5609. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling law for excitons in 2D perovskite quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2254. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04659-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of Cesium Lead Iodide used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3477-3486. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Nature of Layered Hybrid Perovskites: Assessment on Quantum and Dielectric Confinements and Band Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3321-3332. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b08202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Rashba splitting in CH 3 NH 3 PbBr 3 arise from 2×2 surface reconstruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (14), pp.9638-9643. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP00745D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of 2D Perovskites with Alternating Cations in the Interlayer Space, (C(NH 2 ) 3 )(CH 3 NH 3 ) n Pb n I 3 n +1 : Structure, Properties, and Photovoltaic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (45), pp.16297-16309. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Members of the 2D Ruddlesden-Popper Halide Perovskites: Synthesis, Optical Properties, and Solar Cells of (CH3(CH2)3NH3)2(CH3NH3)4Pb5I16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.427-440. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Two-Photon Responsive Chromophores for Near-Infrared Light-Induced Uncaging Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youhei Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thi Thu Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianghua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue Dedicated to Professor Herbert Mayr, 49 (15), pp.3337-3346. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1590813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable White-light Emission in Single Cation Templated Three-layered 2D Perovskites (CH3CH2NH3)4Pb3Br10-xClx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (34), pp.11956-11963. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b06143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Caged Carboxylic Acid with a Donor-π-Donor Coumarin Structure: One-photon and Two- photon Uncaging Reactions Using Visible and Near-Infrared Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youhei Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhe-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu-Chau Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.2622-2625. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge states in layered 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6331), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aal4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and Anharmonicity in Lead Iodide Perovskites from Molecular Dynamics Supercell Simulationss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Andrés Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman S Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (38), pp.20729-20738. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the Electronic Confinement in Layered Perovskites through Intercalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.1960-1968. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SC02848A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Interplay of spin–orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (40), pp.15705-15705. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA90200F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and reaction of π-extended coumarin-based new caged compounds with two-photon absorption character in the near-IR region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (10), pp.1186--1188. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1246/cl.160586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a 4-Nitrobromobenzene Derivative Bearing an Ethylene Glycol Tetraacetic Acid Unit for a New Generation of Caged Calcium Compounds with Two-Photon Absorption Properties in the Near-IR Region and Their Application in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomitsu Komori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryukichi Tagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.6b00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence Behavior of Protonated Methoxy-Substituted Diazine Derivatives: Towards White Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (47), pp.26986-26995. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.11574. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites hybrides : de la chimie des matériaux aux applications photovoltaïques et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transition Energétique : une nouvelle aube pour la chimie, 408-409, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3833-3840. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV, 9742, pp.97421A. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibronic coupling to simulate the phosphorescence spectra of Ir(III)-based OLED systems: TD-DFT results meet experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucekkine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (11), pp.265. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modeling of perovskite cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430N. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Promises of Layered Halide Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.9776-9786. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV 9742, pp.97421B. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of intriguing Ru [sigma]-acetylide complexes and the use of a photocrosslinked polymer as a springboard to obtain SHG active thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dragonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Marinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Righetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Griffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (27), pp.11052-11060. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt01762b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3776-3784. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close examination of the structure and dynamics of HC(NH2)2PbI3 by MD simulations and group theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27109-27118. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02917E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular disorder and translation/rotation coupling in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6222-6236. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR06386H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27133-27142. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02947G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement and dielectric profiles of colloidal nanoplatelets of halide inorganic and hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6369-6378. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR07175E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of a new chromophore, 2-(4-nitrophenyl)benzofuran, for two-photon uncaging using near-IR light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomitsu Komori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryusei Motoishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC07664A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashba and Dresselhaus Effects in Hybrid Organic-Inorganic Perovskites: From Basics to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.11557-11567. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-degenerate two photon absorption enhancement for laser dyes by precise lock-in detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Bjorgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (12), pp.127138. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules photovoltaïques organiques et hybrides : évolutions récentes et naissance d’une nouvelle filière pérovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398 (juin-juillet 2015), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Carbon Nanotubes, Graphene, and Emerging 2D Materials for Electronic and Photonic Devices VIII, 9552, pp.95520Z. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2191953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of spin-orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Perovskite Solar Cells, 3 (17), pp.9232-9240. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA06418F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerisation in Aminoazobenzene-Substituted Ruthenium(II) Tris(bipyridine) Complexes: Influence of the Conjugation Pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Meghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (22), pp.8262-8270. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Physics Perspective on Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐sébastien Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.10161-10177. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Betou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann R Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (31), pp.9553-9557. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and Fluorescence Signatures of 1,2,3-Triazole Based Regioisomers : Challenging Compounds for TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan M. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (19), pp.9064-9073. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00478G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Quadrupolar Oligothiophene-Cored Chromophores Containing Dimesitylboryl Moieties as π-Accepting End-Groups: Syntheses, Structures, Fluorescence, and One- and Two-Photon Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei S. Batsanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (42), pp.13618-13635. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multivalley and Multibandgap Absorption and Enhancement of Free Carriers Related to Exciton Screening in Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (22), pp.11566-11572. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp503337a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D and 3D hybrid organic/inorganic perovskites for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (10), pp.1225-1232. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Simulations of Semiconductors for Photovoltaic Applications: Hybrid Organic-Inorganic Perovskites and III/V Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.649408. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/649408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Glutamates with π-Extended 1,2-Dihydronaphthalene Chromophore: Design, Synthesis, Two-Photon Absorption Property, and Photochemical Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Boinapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (17), pp.7822-7830. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501425p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a double-stranded spiroborate helicate bearing stilbene units and its photoresponsive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Taura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.3259-3269. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ01669F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT and k * p modelling of the phase transitions of lead and tin halide perovskites for photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201308183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quantum Confinement of Charge Carriers in Layered 2D Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.3733-3741. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Density functional theory analysis of structural and electronic properties of orthorhombic perovskite CH3NH3PbI3” by Y. Wang et al., Phys. Chem. Chem. Phys., 2014, 16, 1424–1429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.8697-8698. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55006K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI$_2$ semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250 (4), pp.765-768. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photochemical reactivity of caged glutamates with a π-​extended coumarin chromophore as a photolabile protecting group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Boinapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (52), pp.7171-7174. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Spin-Orbit Coupling in Hybrid Organic/Inorganic Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (7), pp.2999-3005. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz401532q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the entanglement of electrostriction and non-linear piezoelectricity in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.031903. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3676666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electronic model for self-assembled hybrid organic/perovskite semiconductors: reverse band edge electronic states ordering and spin-orbit coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (20), pp.205301. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30-band k.p method for quantum semiconductor heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251913. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3600643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous control of emission localization and two-photon absorption efficiency in dissymmetrical chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viatcheslav Jouikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (9), pp.3152-3169. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911445m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position isomerism on one and two photon absorption in multibranched chromophores: a TDDFT investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.3410-3426. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1004406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synthesis and One- and Two-Photon Optical Properties of Dipolar, Quadrupolar and Octupolar Donor-Acceptor Molecules Containing Dimesitylboryl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Collings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suk-Yue Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.198-208. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200801719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chromophores from alternated pyridine–ethylenedioxythiophene unit oligomers: dramatic enhancement of photoluminescence properties in elongated derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.692-694. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b815656e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption of organic chromophores: theoretical and experimental assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Badaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (24), pp.4641. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of intermolecular interactions and charge transfer: the case of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B606642A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to general Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B615643F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of a Series of Elongated Rodlike and Banana-Shaped Quadrupolar Fluorophores: A Comprehensive Study of Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.1481-1498. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Transitions in Quadrupolar and Branched Chromophores: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus J. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (32), pp.9468-9483. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp071069x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Branching on Two-Photon Absorption in Triphenylbenzene Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francescca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.723-734. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dipolar interactions on linear and nonlinear optical properties of multichromophore assemblies: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Goud Bhatthula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (11), pp.3089-3102. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200500910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Instability in Quadrupolar Chromophores: Symmetry Breaking and Solvatochromism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Painelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (49), pp.15742-15755. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja064521j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a new two-dimensional molecular layout by hydrogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), pp.82-85. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of substituted push-pull polyenes for enhanced two-photon absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (13), pp.3024-3037. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores from click chemistry for two-photon absorption and tuneable photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2029-2031. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419491h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of dipolar chromophores: effects on linear and nonlinear optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linear and Nonlinear Optics of Organic Materials V, 5935, pp.593503. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.618464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Transparency-Nonlinearity Trade-Off with Boroxine-Based Octupolar Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaultier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Linear and Nonlinear Optics of Organic Materials IV, 5517, pp.26. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.560125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, From Molecules to Molecular Biological Systems and Molecular Materials: The role of Molecular Interactions and Molecular Recognition, 704 (1-3), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nonlinear Optical Transmission and Multiphoton Processes in Organics II, 5516, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of topological analysis of gridded electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (12), pp.1951-1955. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Goud Bhatthula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (03n04), pp.451-460. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Absorption with Novel Octupolar Propeller-Shaped Fluorophores Derived from Triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol036041s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Ground-State Properties of DMTTF−CA: A Step toward the Understanding of Charge Transfer Complexes Undergoing the Neutral-to-Ionic Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (50), pp.11049-11055. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp047353v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of critical properties and atomic basins from three-dimensional grid electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889802018691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of critical properties and atomic basins from three-dimensional grid electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (Part 1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889802018691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved transparency-nonlinearity trade-off with boroxine-based octupolar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.2766-2767. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B308664J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral-ionic phase transition: A thorough ab initio study of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (3), pp.035120. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.035120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and two-photon absorption of highly soluble three-branched fluorenylene-vinylene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.8121-8125. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular Electronic Redistribution Coupled to Hydrogen Bonding: An Important Mechanism for the &amp;quot;Neutral-to-Ionic&amp;quot; Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (17), pp.4300-4307. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp003425g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Study of the Structures and Vibrational Frequencies for Tetrathiafulvalene TTF and TTF-d4 in Different Oxidation States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (10), pp.1407-1413. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp983941v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles investigations of a &amp;quot;quasi-one-dimensional&amp;quot; charge-transfer molecular crystal: TTF-2,5Cl2BQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1-4), pp.325 - 329. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-0256(97)00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-transfer variation caused by symmetry breaking in a mixed-stack organic compound: TTF-2, 5Cl 2 BQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (21), pp.4163. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/21/305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio calculations of one-dimensional band structures of mixed-stack molecular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (8), pp.589 - 594. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(97)00030-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles molecular-dynamics simulations for neutral p-chloranil and its radical anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Margl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (18), pp.12112--12120. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.12112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of two-photon phase conjugation in polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 48 (2), pp.1564--1572. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.48.1564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of ultrafast dephasing by four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Physical Concepts of Materials for Novel Optoelectronic Device Applications II: Device Physics and Applications, 1362, pp.863-869. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.24479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of permanent dipole moments in degenerate four-wave-mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 44 (9), pp.5947--5957. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.44.5947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (237)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accurate Predictions of Optoelectronic and Transport Properties of Metal Halide Perovskites: The Role of Intrinsic Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB Parametrization for Iodide and Bromide Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metal halide perovskite heterostructures and their applications to photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling, excitonic and polaronic effects and strong lattice anharmonicity on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Kshisagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2025 (EMLEM25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, la canée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Bromide Perovskites: Electronic Structure Predictions in 3D, 2D, and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Iodide and Bromide Perovskites: From 3D and 2D Materials to Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling and lattice matching on the optoelectronic properties of halide perovskites and their heterostructures and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Fall 2025 Conference (MATSUSFall25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Unied Framework for Local Disorder, Anharmonicity, and Electron-Phonon Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the surface paradox: Buried perovskite quantum dots in wide-bandgap perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Large Scale Scattering Facilities to Study Structural and Optoelectronic Properties of 2D and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSL 2025 21st International Conference on Diffusion in Solids and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Halide Perovskite Materials for Optoelectronic and Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Tieriekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into electron-lattice coupling, excitonic polarons and lattice polymorphism in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice matching for 2D/3D halide perovskite heterojunctions in stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending tight-binding models from bulk to layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baker Shalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superabsorption in CsPbBr3 Perovskite Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, suppressing, and utilizing dynamic disorder in lead-halide perovskite quantum dots for quantum-light applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuri Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan P.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Halide Perovskites: Bridging the Gap Between Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Canea, Greece. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2024.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées pérovskites halogénées JPH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites and 2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.1241602, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2655486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic and excitonic properties of novel perovskite-like materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D multilayered perovskites and 2D/3D bilayers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri G Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites beyond methylammonium lead iodide for more than optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2023 (MRS 2023 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence and spin selectivity in chiral layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D and 3D/2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bálint Aradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayer Ordered Mixed-Spacer 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and hierarchy of relaxational dynamics in 3D hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Confernece (MATSUS23) &amp; Sustainable Technology Forum València (STECH23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, València, Spain. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-informed tight-binding modeling of disordered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2023 (APS March Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optoelectronic Properties of 2D Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality-induced spin selectivity and chiroptical properties in layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-binding modelling of layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées Pérovskites Halogénées 2023 (JPH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong anharmonicity, relaxational dynamics and impact of lattice polarizability on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Peyia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2023.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disorder and lattice anharmonicity on the exciton fine structure and exciton-phonon coupling in halide perovskite nanocrystals for light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è Journées de la Matière Condensée (JMC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces/interfaces in atomic-scale semiconductor devices: structural and electronic properties of Pb-free perovskites and charge transport materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Metal-halide perovskites for photovoltaics, optoelectronics and photonics Conference (Sus-MHP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal halide perovskites and their interfaces: current issues and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Advanced Functional Materials (AFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kolmarden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite nanocrystal quantum dots: theoretical exploration profoundly inspired by synthesis and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telluride Workshop 2022 “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Telluride (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic Properties of Vacancy Ordered Halide Double Perovskites: From Wannier to Frenkel excitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Nationales du PhotoVoltaïque (JNPV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoge HPATOM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on the structural and electronic properties at the Pb-free perovskite/charge transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bulk, to surface and interface properties of unusual semiconductors at the atomic scale to promising devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTEXNOLOGY 2022 / 15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Styrylpyrimidines dyes promising candidates for TADF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoIUPAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body physics of emission from excitonic complexes in cesium lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface and interface properties of Pb-free perovskites from atomic scale simulation for thin-film device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic studies of surface and interface properties in lead-free halide perovskite semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Engineering, Photodoping and Lattice Distortions on the Optoelectronic Properties of Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics (HOPV22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, València, Spain. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice dynamics in 3D lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron and phonon dynamics in soft optoelectronic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Munich - Institute for Advanced Study, Sep 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching ultimate perovskite quantum dot optical properties with a new synthetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Rainò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSM22 (NanoGe Spring Meeting 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on metal halide perovskites and their interfaces*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body calculations for perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic experimental and theoretical study of the ss-NMR response of halide perovskites: mixed and layered halide perovskites as test bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Photochemical Conversion and Storage of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and pseudospin-phonon dynamics in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of multilayered perovskites and their interfaces for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on electronic configurations at FASnI3/C60 interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction leads to high-efficiency in 2D perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) Vacancy Ordered Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on the interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR structural characterization of halide perovskites: the potential contribution of atomistic DFT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic-level characterization of hybrid perovskites (HPATOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-excitons and correlation effects in perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPH 6èmesJournées Pérovskites Halogénées 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online (Palaiseau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ledee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Lattice Deformations Control Photocarrier Relaxation Dynamics in 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the influence of (de)protonation of phenol-substituted diazine for White OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band engineering of nickel oxide interfaces and connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lead-free perovskite device architectures: interface simulations of tin-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semiconductors, perovskites and 2D materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for bismuth-based low-dimension halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Activated Contraction in Organic-Inorganic 2D Perovskites Enables High-Efficiency Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on photophysical properties of (de)protonation of phenol-substituted diazine chromophores: experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rodriguez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structurales des pérovskites halogénées 3D, 2D and 0D : quelques résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the exciton fine structure, the role of phonons and depolarization effects in halide perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large scale scattering facilities to study structural and optoelectronic properties of 2D and 3D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Iodide Hybrids with Aromatic Diammonium Cations—From 2D Dion-Jacobson Perovskites to 3D Hybrid Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and electronic properties at Pb-free perovskite/electron transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical perspective on the electronic and optical properties of layered halide perovskites: Symmetry analysis of quantum-well electronic structure and charge/energy transfer processes beyond the quantum-well picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites via surface passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFCT West pole scientific day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of quantum and dielectric confinements in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Resolved Photoconductivity Measurements to Reveal the Urbach Tail and Two Photon Absorption in MHPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Savenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the electronic structure of deficient hybrid metal halide perovskite frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bulk Metal Halide Perovskites to Lower Dimensions: Few Representative Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Conference on Theory and Computation of Halide Perovskites (COMPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giacomo Giorgi and Linn Leppert, Sep 2020, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Layered and Deficient Metal Halide Perovskites from First Principles and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Versatility of Layered Metal Halide Perovskites Based on Atomic Scale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoGe Fall meeting 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight on quantum and dielectric confinement in metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C-Nano PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Absorption of Solvated Organic Chromophores: a Synergy between Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanosciences &amp; Nanotechnologies (NN19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(110)-Oriented 2D Halide (X = I, Br, Cl) Perovskites Templated by Small Cyclic Diammonium Cation with White-Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation engineering in layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Halide Perovskites: A New Class of Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flexible Organic Electronics (ISFOE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Halide Perovskites: Insight From Atomic Scale Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schleife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Interface Properties in Organic and Hybrid Electronics (IPOE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of metal halide perovskites: insight from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop on Nanomaterials / 4th WPI-Workshop on Materials Science (NanoMat 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Bandgap Transitions Revealed by Two-Photon Absorption Spectra in Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinements in halide perovskites: from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Layered Perovskites and Quantum Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement effects in 3D nanocrystals and 2D layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advanced Materials Modelling (ICAMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of layered hybrid lead halide perovskites: a complex interplay of dielectric confinement, electron-phonon coupling and point defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Ram Srimath Kandada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beljonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSF workshop on electronic excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structure and physical properties in organic-inorganic 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites des aspects fondamentaux jusqu'aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of Halide Perovskite: needs for extremely demanding high performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres CINES – Chercheurs dans les domaines de la Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and future prospects of perovskite based Optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Photonics, Optoelectronics and Display Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered/3D Halide Hybrid Perovskite Semiconductors: Advances and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Replacement in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Polaronic Properties of Hybrid Organic-Inorganic Perovskites CH3NH3PbI3 by Mixing Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband electronic transitions in 2D and 3D hybrid perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into symmetry properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP Spectroscopy tools for halide perovksites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D and 3D halide perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton photo-physics and dissociation in Ruddlesden-Popper 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Crooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites: recent advances in optoelectronic properties from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarons and excitons in 2 and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking of the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telluride Science Research Center, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School FOREverOPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhsud Saidaminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Diffusion Neutronique (JDN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roquebrune-sur-Argens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the efficient exciton dissociation in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and stability of 3D and layered perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge-states in layered 2D perovskites for high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Operation Principle of Layered Perovskite Planner Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Correlation between Crystallinity and Photovoltaic Performance and Photo-stability of Hybrid Perovskite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop MultiscaleSolar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nenad Vukmirović and Jelena Radovanović; COST Action MP1406: MultiscaleSolar, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of hybrid layered perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiscaleSolar COST meeting (6th Management Committee and Workgroup Meetings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of 2D-layered Ruddlesden-Popper hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Light Soaking on the Lattice Change and the Impact Towards Long-Term Photo-Stability in Cs Doped FA-MAPBI3 Mixed Cation Perovskite Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew y Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la RMN haute résolution Proton à l’étude de l’ordre local dans des pérovskites hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Zakeeruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème congrès du Groupement d’Etudes de Résonance Magnétique (GERM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique Nucléaire, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight from theory on optoelectronic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-K Workshop "2D-layered materials for opto-electronics: a theoretical/computational perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of layered 2D perovskites for stable and high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric confinement effects in perovskite nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perovskites Nanocrystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to excitons in layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectroscopy and Dynamics of Photoinduced Electronic Excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Organic Spacer on the optoelectronic properties of phase-pure Ruddlesden-Popper Layered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Kiningstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of molecular disorder on the structural and optoelectronic properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite: Solid-State NMR Investigation From Room To Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint French-Portuguese NMR Conference - XXVII GERM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Properties of 3D and Layered Hybrid Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and carrier confinement in 2D Ruddlesden-Popper halide perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental insights into hybrid perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and molecular disorder in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st American Chemical Society National Meeting (ACS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency 3D and Layered 2D Hybrid Perovskite Devices with Unique Structural and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Perovskite-Based Spintronics-Theoretical Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enseignements de la Fièvre Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ruptures, évolutions, innovations : la chimie aux frontières, du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Structure-Property Relationships in Solid State Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in 2D Ruddlesden-Popper and 3D perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and Brillouin scattering from single crystals of CH3NH3PbBr3 around the cubic to tetragonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Perovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic photophysics and optoelectronics behind the large grain hybrid perovskite solar cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Lalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hi-resolution Spectroscopy for Applied Research (Hi-SPEAR), satellite workshop of the SOLEIL Synchrotron 2016 Users’ meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optoelectronic and spin properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of 3D and layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Ab initio des pérovskites hybrides 2D et 3D : Confinements quantiques et diélectriques et effet Rashba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Angle Spinning 207 Pb and low temperature deuterium NMR as a tool for studying local order and dynamics in CH 3 NH 3 PbX 3 (X=Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites: Dielectric Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Confinement in Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Képénékian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on II-VI Compounds and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités autour des pérovskites hybrides sur le site Rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1è Journée Pérovskites Hybrides (JPH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Abdelbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è réunion plénière du GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PhotoVoltaic Technical Conference (PVTC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of spin-orbit coupling and organic cations for the optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95520Z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of the optical properties in organometallic halide perovskites for photovoltaic applications1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2015 (APS March Meeting 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Hybrid and Organic Photovoltaics (HOPV 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Spring Meeting (EMRS SPRING 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91400Y, </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux perovskites hybrides pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées nationales du photovoltaïque (JNPV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCS IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Salford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites for Solar Cells: A Change of Paradigm Toward Conventional Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites :an insight into the optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Japanese Workshop on Organic and Hybrid Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric profiles and optoelectronic properties of colloidal nanoscale platelets of CdSe and hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites: a Change of Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des Pérovskites Hybrides pour les technologies photovoltaïques et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES JNES / DERBI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des pérovskites hybrides pour les technologies photovoltaïques et l’optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Nationales de Photonique Organique (JNPO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General approach of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations in semiconductors and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modelling of Multibandgaps and Multivalleys Hybrid Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites: a change of paradigm from organic optoelectronics to conventional semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV-th International Conference on High Pressure in Semiconductor Physics: HPSP-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccordements de bandes et profils de constantes diélectriques pour des hétérostructures 2D à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR co-DFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI2 semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D hybrid organic/inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1225-1232, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Description of Non-Linear Electro-elastic coupling, including symmetry analysis and DFT calculations applied to nitride semiconductor compound and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Nitrides (ISNT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General description of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations applied to semiconductors and nanostructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2012 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Modelling Of Hybrid Inorganicorganic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARUS Fellow workshop - Hybrid organic-inorganic nanostructures for photonics and optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid organic/perovskite semiconductors : general description of the electronic band structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCSIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Leeds, United Kingdom. pp.012005, </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/367/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption à deux photons dans des chromophores quadripolaires et octupolaires à base de triazole : une étude TDDFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'Université de Nantes, Colloque n° 2 " Journée du Pôle Ouest du Réseau Français de Chimie Théorique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical properties of alternated pyridine-ethylenedioxythiophene oligomers investigated with TD-DFT: towards light triggered molecular springs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International conference NANO-Structures SElf-Assembly NANOSEA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cassis, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon transitions in triazole based quadrupolar and octupolar chromophores: a TD-DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77123D, </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.862574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissymmetry as a tool to control emission localization in two-photon chromophores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excited State Processes in Electronic and Bio Nanomaterials 2009 (ESP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santa Fe, NM, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of NLO properties of boroxine based octupolar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ibersiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammoutène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Damascus, Syria. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of intermolecular interactions and charge transfer: the case of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on Chemical Concepts from Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.217-235, </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b606642a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and photodynamics of conjugated molecules: Effects of branching and substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chania, Greece. pp.1266-1269, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12066-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of dipolar chromophores: effects on linear and nonlinear optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H.V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Optics of Organic Materials V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.593503, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.618464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Transparency-Nonlinearity Trade-Off with Boroxine-Based Octupolar Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaultier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Optics of Organic Materials IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Denver, United States. pp.26, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.560125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Optical Properties of Sn/Ge Substituted 2D Dion-Jacobson Phase (3-AMPY)4Pb4I16 Perovskite for Photovoltaic Applications: A First Principle Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frew Gashaw Asefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kebede G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering experiment and simulation in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate 2D Perovskite-FA DJ 2D Perovskites with Maximum Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into some open questions for 3D/2D/0D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR REST general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optoelectronic properties of 2D multilayered perovskites and 2D/3D bilayers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards deeper and more complete theoretical understanding of optical properties of perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thematique GDR IAMAT: Intelligence Artificielle en Sciences des Materiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical modeling of low-dimensional metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School on Extreme Nonlinear Optics in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D multilayered perovskites and 2D/3D bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation 2023 (JTMS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights to tune the surface dipoles and work functions of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-Bi-I rudorffites for solar-cell applications: Insights on their structures, electronic and optical properties from first-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Design of Two-Dimensional Lead Halide Hybrid Perovskites for Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered halide perovskites for photovoltaics: first principles results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atomistic scale to device modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanoGe International Conference on Perovskite Solar Cells, Photonics and Optoelectronics (NIPHO19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 European FET-Open project DROP-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Solid-State NMR and Molecular Dynamics Simulations to investigate hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lepollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Hybrid Dion-Jacobson Perovskites for Solar Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach towards layered hybrid perovskites: Implications on band alignment and quantum and dielectric Confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites hybrides : quelques résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH3NH3+ Dynamics in CH3NH3PbBr3 by Combining Solid-State NMR and Molecular Dynamics Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and symmetry analysis of halide lead-free double perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the MAPbI3/TiO2 interface on (001) anatase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between cristallinity, structure and photovoltaic performance and photostability of hybrid perovskite devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of hybrid organic and inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New-comer Oriented School to Ab Initio Nanoscience Simulations (ABINIT SCHOOL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bruyères le Châtel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques des pérovskites hybrides : quelques résultats théoriques et expérimentaux récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit coupling and Rashba effect in hybrid perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Absorption Band and Photoexcited Species in Metal Halide Perovskites for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Hybrid and Organic Photovoltaics (HOPV 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers in hybrid perovskite heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio and First Principles Studies of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tze-Chien Sum, Nripan Mathews. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: Photovoltaics, Light Emitting Devices, and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.25-53, 2018, 978-3-527-80078-0. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527800766.ch1_02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Halide Perovskite quasi-particles nature analysis via the interplay among classic solid state concepts, Density Functional, and Many Body Perturbation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Yamashita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Giorgi, Koichi Yamashita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Modeling of Organohalide Perovskites for Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2017, 9781498750783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Electronic Properties of Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Thin Film Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-233, 2016, 978-1-78262-293-2. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782624066-00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudine KATAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2017-5823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22987889X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-9446-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Claudine Katan, born Hoerner, is a CNRS Research Investigator since 1993. She has a broad experience in interdisciplinary collaborative research thanks to her subsequent position at the Physics and Chemistry Departments of Rennes interspersed by a two year stay at FOTON Institute as well as fruitful national & international collaborations. Her theoretical research is usually conducted in close collaboration with experimentalists and covered structural & electronic properties of molecular charge-transfer crystals, topology of electron densities, linear/non-linear optical properties of molecular chromophores for various applications, including two-photon uncaging of biologically active molecules. Currently, understanding the physical and photo-physical properties of hybrid and all-inorganic metal-halide perovskites is her major theme. Those materials have recently demonstrated great potential for various sustainable technologies, including light emitting and photovoltaic devices, raising in turn many fundamental issues in Physics and Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (197)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon couplings in polymorphous crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.L081104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/n52n-g9nr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for electronic structure, anharmonicity, and electron-phonon calculations in locally disordered inorganic and hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (8), pp.085118. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/67c2-yzjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Circularly Polarized Luminescence in Chiral One-Dimensional (A)PbBr 3 Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Tieriekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Spirito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (7), pp.3496-3509. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c03323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton diffusion beyond 2 μm enabled by maximum symmetry in two-dimensional perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siedah Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-026-01041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon superabsorption in CsPbBr3 perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.864. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-025-01684-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism and Phase Control in Dion-Jacobson 2D 3-(Aminomethyl)piperidinium-Based Metal Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshanna Peifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia D. Pournara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (24), pp.9869-9885. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Halide Substitution in the Inorganic Framework on the Optical Activity of Chiral Metal-Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrin Solhtalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (23), pp.10613-10623. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and efficient semiempirical DFTB parameters for electronic structure prediction of 3D, 2D iodide perovskites and heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.023803. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.023803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Quadrupolar Resonance Structural Characterization of Halide Perovskites and Perovskitoids: A Roadmap from Electronic Structure Calculations for Lead–Iodide-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (1), pp.278-291. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c09877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Principles for Narrow-Gap Hybrid Semiconductors: Insights from Viologen-Tin and Viologen-Lead Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica H Persaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia E Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (28), pp.24573 - 24593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c05202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional to Layered Halide Perovskites: A Parameter-Free Hybrid Functional Method for Predicting Electronic Band Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Buba Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Trombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.1922-1929. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional perovskite templates for durable, efficient formamidinium perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Kodalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor J Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6701), pp.1227-1235. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq6993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic‐Inorganic Hybrid Cuprous‐Based Metal Halides with Unique Two‐Dimensional Crystal Structure for White Light‐Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202411047. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202411047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Ground State Fine Structure and Excited States Landscape in Layered Halide Perovskites from Combined BSE Simulations and Symmetry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizia Palummo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10‐Year Anniversary Special Issue: Photophysics of Perovskites – from Bulk to Nano, 12 (8), pp.2202801. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202202801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution and Photoluminescence Quenching across the FASnI3–xBrx (x = 0–3) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Balvanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Safdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daehan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Welton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (23), pp.16128-16147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c03669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture‐Insensitive, Phase‐Stable Indium‐Based Metal Halides and Their Light‐Emitting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor Growth of All-Inorganic 2D Ruddlesden–Popper Lead- and Tin-Based Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinting Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (35), pp.46560. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c05329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt and Thermally Activated Delayed Fluorescence of Quinazoline‐Based Derivatives: a Joint Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.e202400259. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.202400259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Driven Control and F‐Doping of Surface Characteristics in FASnI$_3$ Lead‐Free Perovskites: Relation Between Molecular Dipoles, Surface Dipoles, Work Function Shifts, and Surface Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (22), pp.2400201. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202400201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi 3D electronic structures of Dion-Jacobson layered perovskites with exceptional short interlayer distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1061-1068. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TC03807F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Containing Short Organic Monocations in n = 1–4 2D Multilayered Halide Perovskite Thin Films and Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2873-2883. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality Versus Symmetry: Electron's Spin Selectivity in Non‐Polar Chiral Lead‐Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (51), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202305784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Structure of Excitons in Vacancy-Ordered Halide Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c01010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Organic Cation in Developing Efficient Green Perovskite LEDs Based on Quasi‐2D Perovskite Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Hyeon Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D J Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (14), pp.2309653. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202309653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling laws for charge-carrier interactions with quantum confinement in lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Berezovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-35842-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast relaxation of lattice distortion in two-dimensional perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.545. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01903-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright circularly polarized photoluminescence in chiral layered hybrid lead-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (35), pp.eadh2255. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Isomer of Fluorinated Ruddlesden-Popper Perovskites Toward Efficient and Stable 2D/3D Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junseop Byeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong Ho Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.27853-27864. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c01754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styrylpyrimidine chromophores with bulky electron-donating substituents: experimental and theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tondelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.32699. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP03705C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry N Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), pp.2208354. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202208354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.11884-11897. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR01126G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2D perovskite crystals via progressive transformation of quantum well thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44160-023-00422-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction in two-dimensional perovskites for high-efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-021-01010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of (FA)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(HEA)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;: A Rare Example of &amp;lt;1 1 0&amp;gt;-Oriented Multilayered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (13), pp.5780-5790. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Factor for Stabilizing 3D Hybrid Halide Perovskitoids Using Linear Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.3902-3912. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c11803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the nucleation and growth kinetics of lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1406-1412. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for microscopic surface and interface dipoles, work functions and valence band alignments in 2D and 3D halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.349-357. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.1c02459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Cage of 2D Bromide Perovskites by Large A-Site Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.1132. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-free halide perovskites for solar cells, light-emitting diodes, and photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.060902. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0095515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver‐Bismuth Halide Double Salts for Lead‐free Photovoltaics: Insights From Symmetry‐Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.2200718. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202200718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gap, effective masses, and energy level alignment of 2D and 3D halide perovskites and heterostructures using DFT-1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.014604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Mixed-Spacer 2D Bromide Perovskites and the Dual Role of 1,2,4-Triazolium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (14), pp.6541-6552. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Lattice Dynamics in Photo-Excited Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby A Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhana Panuganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig C Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Guzelturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (44), pp.2202709. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic fabrication of 3D/2D perovskite bilayer stacks for durable and efficient solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael de Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6613), pp.1425-1430. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazine-based thermally activated delayed fluorescence chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.110157. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m -Phenylenediammonium as a New Spacer for Dion–Jacobson Two-Dimensional Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (31), pp.12063-12073. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c03687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabatic molecular dynamics analysis of hybrid Dion–Jacobson 2D leads iodide perovskites: A Nonadiabatic Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Prezhdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.1547-1560. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MH01904F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Seeds Enable High Structural Phase Purity in 2D Perovskite Films for High‐Efficiency Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (29), pp.2007176. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202007176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of (de)protonation on the photophysical properties of phenol-substituted diazine chromophores: experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (40), pp.19132. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NJ03878H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-phase purity two-dimensional perovskites with 17.3% efficiency enabled by interface engineering of hole transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (10), pp.100601. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protonation on the photophysical properties of 4-substituted and 4,7-disubstituted quinazoline push-pull chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Plaza-Pedroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Fakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185 (Part B), pp.108948. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Simulations as Valuable Tool to Support NMR Characterization of Halide Perovskites: the Case of Pure and Mixed Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.e2000231. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202000231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth/Silver-Based Two-Dimensional Iodide Double and One-Dimensional Bi Perovskites: Interplay between Structural and Electronic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (15), pp.6206-6216. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial Nature of Mn 2+ Doping in 2D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Torma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Klepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20550-20561. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure and stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) vacancy ordered double perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (18), pp.181903. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D lead iodide hybrid based on a 2D perovskite subnetwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1570. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11121570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Zero- to One-Dimensional, Opportunities and Caveats of Hybrid Iodobismuthates for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Skorokhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (22), pp.17123. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Cation Alloying on Intralayer A and Interlayer A’ sites in 2D Hybrid Dion-Jacobson Lead Bromide Perovskites (A’)(A)Pb2Br7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (18), pp.8342-8351. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (48), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Carrier Dynamics in Two-Dimensional Hybrid Perovskites: Dion-Jacobson vs. Ruddlesden-Popper Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdipto Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (42), pp.22009-22022. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA07205B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Lead Iodide Perovskitoid Hybrids with High X-ray Photoresponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (14), pp.6625-6637. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching effect on the linear and nonlinear optical properties of styrylpyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Kournoutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Fecková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), pp.4165-4176. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP06476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Engineering in Two-Dimensional Ruddlesden-Popper Lead Iodide Perovskites with Mixed Large A-Site Cations in the Cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (8), pp.4008-4021. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Pressure Engineering with Large Cage Cations in 2D Halide Perovskites Causes Lattice Softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Cuthriell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (26), pp.11486-11496. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c03860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Chlorine Mixing on Optoelectronics, Ion-Migration and Gamma-ray Detection In Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Rybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tisdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreetu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.1854-1863. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of bulk, defective, 2D and 0D metal halide perovskite semiconductors from a symmetry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/aba6f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of crystal symmetry breaking with halogen substituted benzylammonium in layered hybrid metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bourelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Tye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Soavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), pp.5060-5067. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b11809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Vacancies and Doping in the Hole-Transporting Nickel Oxide Interface with Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.6633-6640. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b19457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-pull (iso)quinoline chromophores: synthesis, photophysical properties, and use for white light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaina Ibrahim Mohamed Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Plaza-Pedroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (36), pp.8153-8161. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: Low Dimensions for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel D Stranks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Manidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (12), pp.2902-2904. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate calculation of band gaps of halide perovskites with the Tran-Blaha modified Becke-Johnson potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lafargue-Dit-Hauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.035139. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of Pb-I deficient lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Rubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lead Halide Perovskites, 151 (23), pp.234704. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanidinium and mixed Cesium-Guanidinium Tin(II) Bromides: Effects of Quantum Confinement and Out-of-Plane Octahedral Tilting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kotyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Yakunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Benin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (6), pp.2121-2129. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (27), pp.10661-10676. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dion-Jacobson Hybrid Lead Iodide Perovskites with Aromatic Diammonium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (32), pp.12880-12890. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning electronic structure in layered hybrid perovskites with organic spacer substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibyajyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.8732-8740. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Disorder and Anharmonic Fluctuations on the Dynamical Rashba Effect in Purely Inorganic Lead-Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Formation and Passivation in Methylammonium Lead Tribromide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (22), pp.13812-13817. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskite high-k field-effect transistors with dynamically reconfigurable ambipolarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Devesa Canicoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Zagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mccuistian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasun Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.633-640. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.9b00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic limits of layer thickness in 2D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nagabhushana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Shivaramaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811006115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Stability and Bangap Tuning of α-[HC(NH2)2]PbI3 Hybrid Perovskite by Large Cation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.20743-20751. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and Dielectric Confinement Effects in Lower-Dimensional Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perovskites special issue, 119 (5), pp.3140-3192. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Alloying Delocalizes Polarons in Lead-halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3516-3524. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-layered 2D Hybrid Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys M. Kennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.2593. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2019.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Cyclic Diammonium Cation Templated (110)-oriented 2D Halide (X = I, Br, Cl) Perovskites with White-light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (9), pp.3582-3590. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of relativistic effects on two-photon absorption spectra in metal halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5342. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Halide Perovskites Incorporating Straight Chain Symmetric Diammonium Ions, (NH3CmH2mNH3)(CH3NH3)n−1PbnI3n+1 (m = 4–9; n = 1–4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (38), pp.12226-12238. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of f electrons to the quadratic hyperpolarizability the case of lanthanide terpyridyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ibersiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), pp.7401-7406. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00853a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of States Broadening in CH 3 NH 3 PbI 3 Hybrid Perovskites Understood from ab initio Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (8), pp.085502. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.085502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dion-Jacobson 2D Lead Iodide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (10), pp.3775-3783. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b00542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interface and Crystallinity on the Performance and Photostability of Perovskite Solar Cell on Nickel Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (5), pp.1703879. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwnetim I Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinshan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.7130-7136. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Diversity in White-light Emitting Hybrid Lead Bromide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (40), pp.13078-13088. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b08691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of hybrid perovskite on silicon 2-T tandem solar cells based on a Si tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy in halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.377 - 379. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0070-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of π -conjugated cations and halogen substitution on the optoelectronic and excitonic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (10), pp.105406. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.105406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Lattice Mismatch and Emergence of Surface States in Two-dimensional Hybrid Perovskite Quantum Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.5603-5609. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling law for excitons in 2D perovskite quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2254. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04659-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Push-Pull Properties of Pentafulvene and Pentafulvalene Derivatives by Protonation at Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron D. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of Cesium Lead Iodide used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3477-3486. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Rashba splitting in CH 3 NH 3 PbBr 3 arise from 2×2 surface reconstruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (14), pp.9638-9643. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP00745D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Nature of Layered Hybrid Perovskites: Assessment on Quantum and Dielectric Confinements and Band Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.3321-3332. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b08202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of 2D Perovskites with Alternating Cations in the Interlayer Space, (C(NH 2 ) 3 )(CH 3 NH 3 ) n Pb n I 3 n +1 : Structure, Properties, and Photovoltaic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (45), pp.16297-16309. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Members of the 2D Ruddlesden-Popper Halide Perovskites: Synthesis, Optical Properties, and Solar Cells of (CH3(CH2)3NH3)2(CH3NH3)4Pb5I16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Myae Myae Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.427-440. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Two-Photon Responsive Chromophores for Near-Infrared Light-Induced Uncaging Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youhei Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thi Thu Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianghua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue Dedicated to Professor Herbert Mayr, 49 (15), pp.3337-3346. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1590813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable White-light Emission in Single Cation Templated Three-layered 2D Perovskites (CH3CH2NH3)4Pb3Br10-xClx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (34), pp.11956-11963. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b06143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Caged Carboxylic Acid with a Donor-π-Donor Coumarin Structure: One-photon and Two- photon Uncaging Reactions Using Visible and Near-Infrared Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youhei Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhe-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu-Chau Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.2622-2625. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge states in layered 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (6331), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aal4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and Anharmonicity in Lead Iodide Perovskites from Molecular Dynamics Supercell Simulationss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Andrés Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman S Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (38), pp.20729-20738. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the Electronic Confinement in Layered Perovskites through Intercalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.1960-1968. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SC02848A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and reaction of π-extended coumarin-based new caged compounds with two-photon absorption character in the near-IR region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chitose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (10), pp.1186--1188. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1246/cl.160586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a 4-Nitrobromobenzene Derivative Bearing an Ethylene Glycol Tetraacetic Acid Unit for a New Generation of Caged Calcium Compounds with Two-Photon Absorption Properties in the Near-IR Region and Their Application in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomitsu Komori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryukichi Tagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.6b00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Interplay of spin–orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (40), pp.15705-15705. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA90200F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence Behavior of Protonated Methoxy-Substituted Diazine Derivatives: Towards White Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (47), pp.26986-26995. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.11574. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites hybrides : de la chimie des matériaux aux applications photovoltaïques et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transition Energétique : une nouvelle aube pour la chimie, 408-409, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3833-3840. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibronic coupling to simulate the phosphorescence spectra of Ir(III)-based OLED systems: TD-DFT results meet experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucekkine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (11), pp.265. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modeling of perovskite cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430N. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV, 9742, pp.97421A. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Promises of Layered Halide Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.9776-9786. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular disorder and translation/rotation coupling in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6222-6236. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR06386H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (19), pp.3776-3784. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close examination of the structure and dynamics of HC(NH2)2PbI3 by MD simulations and group theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assa Aravindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Roqan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27109-27118. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02917E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of intriguing Ru [sigma]-acetylide complexes and the use of a photocrosslinked polymer as a springboard to obtain SHG active thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dragonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Marinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Righetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Griffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (27), pp.11052-11060. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt01762b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV 9742, pp.97421B. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27133-27142. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02947G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement and dielectric profiles of colloidal nanoplatelets of halide inorganic and hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Themed Collection "Perovskites at the nanoscale: from fundamentals to applications", 8 (12), pp.6369-6378. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR07175E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of a new chromophore, 2-(4-nitrophenyl)benzofuran, for two-photon uncaging using near-IR light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomitsu Komori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Jakkampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryusei Motoishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC07664A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashba and Dresselhaus Effects in Hybrid Organic-Inorganic Perovskites: From Basics to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.11557-11567. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-degenerate two photon absorption enhancement for laser dyes by precise lock-in detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Bjorgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (12), pp.127138. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of spin-orbit coupling and lattice distortion in metal substituted 3D tri-chloride hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Perovskite Solar Cells, 3 (17), pp.9232-9240. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA06418F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Carbon Nanotubes, Graphene, and Emerging 2D Materials for Electronic and Photonic Devices VIII, 9552, pp.95520Z. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2191953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules photovoltaïques organiques et hybrides : évolutions récentes et naissance d’une nouvelle filière pérovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398 (juin-juillet 2015), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerisation in Aminoazobenzene-Substituted Ruthenium(II) Tris(bipyridine) Complexes: Influence of the Conjugation Pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Meghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (22), pp.8262-8270. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Physics Perspective on Hybrid Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐sébastien Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.10161-10177. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Betou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann R Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (31), pp.9553-9557. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and Fluorescence Signatures of 1,2,3-Triazole Based Regioisomers : Challenging Compounds for TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan M. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (19), pp.9064-9073. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00478G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Quadrupolar Oligothiophene-Cored Chromophores Containing Dimesitylboryl Moieties as π-Accepting End-Groups: Syntheses, Structures, Fluorescence, and One- and Two-Photon Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei S. Batsanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (42), pp.13618-13635. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multivalley and Multibandgap Absorption and Enhancement of Free Carriers Related to Exciton Screening in Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (22), pp.11566-11572. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp503337a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D and 3D hybrid organic/inorganic perovskites for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (10), pp.1225-1232. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Simulations of Semiconductors for Photovoltaic Applications: Hybrid Organic-Inorganic Perovskites and III/V Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.649408. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/649408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Glutamates with π-Extended 1,2-Dihydronaphthalene Chromophore: Design, Synthesis, Two-Photon Absorption Property, and Photochemical Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Boinapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (17), pp.7822-7830. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501425p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a double-stranded spiroborate helicate bearing stilbene units and its photoresponsive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Taura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.3259-3269. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ01669F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT and k * p modelling of the phase transitions of lead and tin halide perovskites for photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201308183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quantum Confinement of Charge Carriers in Layered 2D Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.3733-3741. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Density functional theory analysis of structural and electronic properties of orthorhombic perovskite CH3NH3PbI3” by Y. Wang et al., Phys. Chem. Chem. Phys., 2014, 16, 1424–1429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.8697-8698. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55006K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250 (4), pp.765-768. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI$_2$ semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photochemical reactivity of caged glutamates with a π-​extended coumarin chromophore as a photolabile protecting group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Boinapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (52), pp.7171-7174. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Spin-Orbit Coupling in Hybrid Organic/Inorganic Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (7), pp.2999-3005. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz401532q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the entanglement of electrostriction and non-linear piezoelectricity in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.031903. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3676666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electronic model for self-assembled hybrid organic/perovskite semiconductors: reverse band edge electronic states ordering and spin-orbit coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (20), pp.205301. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30-band k.p method for quantum semiconductor heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251913. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3600643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous control of emission localization and two-photon absorption efficiency in dissymmetrical chromophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viatcheslav Jouikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (9), pp.3152-3169. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911445m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position isomerism on one and two photon absorption in multibranched chromophores: a TDDFT investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.3410-3426. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1004406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synthesis and One- and Two-Photon Optical Properties of Dipolar, Quadrupolar and Octupolar Donor-Acceptor Molecules Containing Dimesitylboryl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan C. Collings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suk-Yue Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.198-208. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200801719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chromophores from alternated pyridine–ethylenedioxythiophene unit oligomers: dramatic enhancement of photoluminescence properties in elongated derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.692-694. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b815656e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption of organic chromophores: theoretical and experimental assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Badaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (24), pp.4641. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of intermolecular interactions and charge transfer: the case of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B606642A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to general Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B615643F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of a Series of Elongated Rodlike and Banana-Shaped Quadrupolar Fluorophores: A Comprehensive Study of Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.1481-1498. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Transitions in Quadrupolar and Branched Chromophores: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus J. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (32), pp.9468-9483. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp071069x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Branching on Two-Photon Absorption in Triphenylbenzene Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francescca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.723-734. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dipolar interactions on linear and nonlinear optical properties of multichromophore assemblies: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Goud Bhatthula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (11), pp.3089-3102. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200500910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Instability in Quadrupolar Chromophores: Symmetry Breaking and Solvatochromism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Painelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (49), pp.15742-15755. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja064521j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a new two-dimensional molecular layout by hydrogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), pp.82-85. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of substituted push-pull polyenes for enhanced two-photon absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (13), pp.3024-3037. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores from click chemistry for two-photon absorption and tuneable photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2029-2031. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419491h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of dipolar chromophores: effects on linear and nonlinear optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linear and Nonlinear Optics of Organic Materials V, 5935, pp.593503. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.618464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Transparency-Nonlinearity Trade-Off with Boroxine-Based Octupolar Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaultier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Linear and Nonlinear Optics of Organic Materials IV, 5517, pp.26. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.560125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, From Molecules to Molecular Biological Systems and Molecular Materials: The role of Molecular Interactions and Molecular Recognition, 704 (1-3), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nonlinear Optical Transmission and Multiphoton Processes in Organics II, 5516, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of topological analysis of gridded electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (12), pp.1951-1955. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Ground-State Properties of DMTTF−CA: A Step toward the Understanding of Charge Transfer Complexes Undergoing the Neutral-to-Ionic Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (50), pp.11049-11055. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp047353v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Goud Bhatthula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (03n04), pp.451-460. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Absorption with Novel Octupolar Propeller-Shaped Fluorophores Derived from Triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol036041s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of critical properties and atomic basins from three-dimensional grid electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889802018691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of critical properties and atomic basins from three-dimensional grid electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (Part 1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889802018691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved transparency-nonlinearity trade-off with boroxine-based octupolar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.2766-2767. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B308664J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral-ionic phase transition: A thorough ab initio study of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (3), pp.035120. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.035120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and two-photon absorption of highly soluble three-branched fluorenylene-vinylene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Porrès,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.8121-8125. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular Electronic Redistribution Coupled to Hydrogen Bonding: An Important Mechanism for the &amp;quot;Neutral-to-Ionic&amp;quot; Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (17), pp.4300-4307. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp003425g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Study of the Structures and Vibrational Frequencies for Tetrathiafulvalene TTF and TTF-d4 in Different Oxidation States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (10), pp.1407-1413. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp983941v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles investigations of a &amp;quot;quasi-one-dimensional&amp;quot; charge-transfer molecular crystal: TTF-2,5Cl2BQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1-4), pp.325 - 329. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-0256(97)00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-transfer variation caused by symmetry breaking in a mixed-stack organic compound: TTF-2, 5Cl 2 BQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (21), pp.4163. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/21/305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio calculations of one-dimensional band structures of mixed-stack molecular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (8), pp.589 - 594. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(97)00030-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles molecular-dynamics simulations for neutral p-chloranil and its radical anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Blöchl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Margl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (18), pp.12112--12120. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.12112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of two-photon phase conjugation in polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 48 (2), pp.1564--1572. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.48.1564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of ultrafast dephasing by four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Physical Concepts of Materials for Novel Optoelectronic Device Applications II: Device Physics and Applications, 1362, pp.863-869. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.24479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of permanent dipole moments in degenerate four-wave-mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A. Villaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 44 (9), pp.5947--5957. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.44.5947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (240)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Empirical models for excitonic polarons induced by multiple polar modes and abinitio approach to optoelectronic properties in locally disordered 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeli Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS spring meeting 2026 Denver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal halide perovskite heterostructures for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Electron-Phonon Coupling in Materials: From Equilibrium to the Ultrafast Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS spring meeting 2026 Denver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accurate Predictions of Optoelectronic and Transport Properties of Metal Halide Perovskites: The Role of Intrinsic Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB Parametrization for Iodide and Bromide Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metal halide perovskite heterostructures and their applications to photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling, excitonic and polaronic effects and strong lattice anharmonicity on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Kshisagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2025 (EMLEM25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, la canée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Bromide Perovskites: Electronic Structure Predictions in 3D, 2D, and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Iodide and Bromide Perovskites: From 3D and 2D Materials to Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carrier-lattice coupling and lattice matching on the optoelectronic properties of halide perovskites and their heterostructures and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Fall 2025 Conference (MATSUSFall25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Unied Framework for Local Disorder, Anharmonicity, and Electron-Phonon Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano Giustino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the surface paradox: Buried perovskite quantum dots in wide-bandgap perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Large Scale Scattering Facilities to Study Structural and Optoelectronic Properties of 2D and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSL 2025 21st International Conference on Diffusion in Solids and Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Halide Perovskite Materials for Optoelectronic and Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Tieriekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into electron-lattice coupling, excitonic polarons and lattice polymorphism in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice matching for 2D/3D halide perovskite heterojunctions in stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending tight-binding models from bulk to layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baker Shalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superabsorption in CsPbBr3 Perovskite Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cherniukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, suppressing, and utilizing dynamic disorder in lead-halide perovskite quantum dots for quantum-light applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon G. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuri Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan P.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Halide Perovskites: Bridging the Gap Between Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Light Emitting Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Canea, Greece. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2024.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D Perovskites and Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées pérovskites halogénées JPH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D multilayered perovskites and 2D/3D bilayers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri G Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic and excitonic properties of novel perovskite-like materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multilayered perovskites and 2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.1241602, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2655486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites beyond methylammonium lead iodide for more than optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2023 (MRS 2023 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D bilayers for stable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercouri Kanatzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">emrs spring meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence and spin selectivity in chiral layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient Semi-Empirical DFTB methods for Electronic Structure Prediction of 3D, 2D and 3D/2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo van der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Lien-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bálint Aradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayer Ordered Mixed-Spacer 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-informed tight-binding modeling of disordered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2023 (APS March Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body Correlations and Exciton Complexes in CsPbBr3 Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Confernece (MATSUS23) &amp; Sustainable Technology Forum València (STECH23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, València, Spain. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and hierarchy of relaxational dynamics in 3D hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optoelectronic Properties of 2D Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality-induced spin selectivity and chiroptical properties in layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangpu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-binding modelling of layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées Pérovskites Halogénées 2023 (JPH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong anharmonicity, relaxational dynamics and impact of lattice polarizability on the optoelectronic properties of halide perovskites and their nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Peyia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2023.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disorder and lattice anharmonicity on the exciton fine structure and exciton-phonon coupling in halide perovskite nanocrystals for light emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è Journées de la Matière Condensée (JMC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces/interfaces in atomic-scale semiconductor devices: structural and electronic properties of Pb-free perovskites and charge transport materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Metal-halide perovskites for photovoltaics, optoelectronics and photonics Conference (Sus-MHP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal halide perovskites and their interfaces: current issues and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Advanced Functional Materials (AFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kolmarden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite nanocrystal quantum dots: theoretical exploration profoundly inspired by synthesis and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telluride Workshop 2022 “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Telluride (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitonic Properties of Vacancy Ordered Halide Double Perovskites: From Wannier to Frenkel excitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Nationales du PhotoVoltaïque (JNPV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospin-phonon dynamics in lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoge HPATOM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on the structural and electronic properties at the Pb-free perovskite/charge transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body physics of emission from excitonic complexes in cesium lead halide perovskite quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Styrylpyrimidines dyes promising candidates for TADF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Massue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoIUPAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bulk, to surface and interface properties of unusual semiconductors at the atomic scale to promising devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTEXNOLOGY 2022 / 15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface and interface properties of Pb-free perovskites from atomic scale simulation for thin-film device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic studies of surface and interface properties in lead-free halide perovskite semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Engineering, Photodoping and Lattice Distortions on the Optoelectronic Properties of Multilayered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics (HOPV22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, València, Spain. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice dynamics in 3D lead halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron and phonon dynamics in soft optoelectronic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Munich - Institute for Advanced Study, Sep 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching ultimate perovskite quantum dot optical properties with a new synthetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Rainò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSM22 (NanoGe Spring Meeting 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on metal halide perovskites and their interfaces*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anharmonicity and pseudospin-phonon dynamics in 3D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic experimental and theoretical study of the ss-NMR response of halide perovskites: mixed and layered halide perovskites as test bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Photochemical Conversion and Storage of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body calculations for perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of multilayered perovskites and their interfaces for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junke Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface termination on electronic configurations at FASnI3/C60 interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated interlayer contraction leads to high-efficiency in 2D perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) Vacancy Ordered Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on the interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR structural characterization of halide perovskites: the potential contribution of atomistic DFT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic-level characterization of hybrid perovskites (HPATOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-excitons and correlation effects in perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPH 6èmesJournées Pérovskites Halogénées 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online (Palaiseau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Lattice Deformations Control Photocarrier Relaxation Dynamics in 2D Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Essman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ledee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the influence of (de)protonation of phenol-substituted diazine for White OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band engineering of nickel oxide interfaces and connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for bismuth-based low-dimension halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lead-free perovskite device architectures: interface simulations of tin-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semiconductors, perovskites and 2D materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Activated Contraction in Organic-Inorganic 2D Perovskites Enables High-Efficiency Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on photophysical properties of (de)protonation of phenol-substituted diazine chromophores: experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rodriguez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin-Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Achelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structurales des pérovskites halogénées 3D, 2D and 0D : quelques résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the exciton fine structure, the role of phonons and depolarization effects in halide perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large scale scattering facilities to study structural and optoelectronic properties of 2D and 3D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structural and electronic properties at Pb-free perovskite/electron transport material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingping Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Iodide Hybrids with Aromatic Diammonium Cations—From 2D Dion-Jacobson Perovskites to 3D Hybrid Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering to modulate surface dipoles, work functions and dielectric confinement of halide perovskites via surface passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFCT West pole scientific day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical perspective on the electronic and optical properties of layered halide perovskites: Symmetry analysis of quantum-well electronic structure and charge/energy transfer processes beyond the quantum-well picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of quantum and dielectric confinements in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Resolved Photoconductivity Measurements to Reveal the Urbach Tail and Two Photon Absorption in MHPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Savenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the electronic structure of deficient hybrid metal halide perovskite frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bulk Metal Halide Perovskites to Lower Dimensions: Few Representative Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Conference on Theory and Computation of Halide Perovskites (COMPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giacomo Giorgi and Linn Leppert, Sep 2020, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Layered and Deficient Metal Halide Perovskites from First Principles and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Versatility of Layered Metal Halide Perovskites Based on Atomic Scale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoGe Fall meeting 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight on quantum and dielectric confinement in metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C-Nano PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Absorption of Solvated Organic Chromophores: a Synergy between Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanosciences &amp; Nanotechnologies (NN19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(110)-Oriented 2D Halide (X = I, Br, Cl) Perovskites Templated by Small Cyclic Diammonium Cation with White-Light Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation engineering in layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Bandgap Transitions Revealed by Two-Photon Absorption Spectra in Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengyang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of metal halide perovskites: insight from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop on Nanomaterials / 4th WPI-Workshop on Materials Science (NanoMat 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Halide Perovskites: Insight From Atomic Scale Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schleife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Interface Properties in Organic and Hybrid Electronics (IPOE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Halide Perovskites: A New Class of Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Flexible Organic Electronics (ISFOE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinements in halide perovskites: from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Leveillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Layered Perovskites and Quantum Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement effects in 3D nanocrystals and 2D layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advanced Materials Modelling (ICAMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of layered hybrid lead halide perovskites: a complex interplay of dielectric confinement, electron-phonon coupling and point defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Quarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Ram Srimath Kandada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beljonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSF workshop on electronic excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D to 1D Electronic Dimensionality in Halide Perovskites with Stepped and Flat Layers Using Propylammonium as a Spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siraj Sidhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between structure and physical properties in organic-inorganic 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pérovskites des aspects fondamentaux jusqu'aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of Halide Perovskite: needs for extremely demanding high performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres CINES – Chercheurs dans les domaines de la Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and future prospects of perovskite based Optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Photonics, Optoelectronics and Display Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered/3D Halide Hybrid Perovskite Semiconductors: Advances and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Replacement in Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Polaronic Properties of Hybrid Organic-Inorganic Perovskites CH3NH3PbI3 by Mixing Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2018 (APS March Meeting 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband electronic transitions in 2D and 3D hybrid perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into symmetry properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP Spectroscopy tools for halide perovksites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D and 3D halide perovskites: recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton photo-physics and dissociation in Ruddlesden-Popper 2D perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Crooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide perovskites: recent advances in optoelectronic properties from atomic scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarons and excitons in 2 and 3D Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liujiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making and breaking of the exciton in layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School FOREverOPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhsud Saidaminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Diffusion Neutronique (JDN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roquebrune-sur-Argens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telluride Science Research Center, Jul 2018, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of surface defects and luminescence recovery of CH3NH3PbBr3 by H2O and O2 gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the efficient exciton dissociation in layered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and stability of 3D and layered perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of Interface and perovskite lattice in high-efficiency and photostable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient internal exciton dissociation through edge-states in layered 2D perovskites for high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Operation Principle of Layered Perovskite Planner Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Correlation between Crystallinity and Photovoltaic Performance and Photo-stability of Hybrid Perovskite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop MultiscaleSolar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nenad Vukmirović and Jelena Radovanović; COST Action MP1406: MultiscaleSolar, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of hybrid layered perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiscaleSolar COST meeting (6th Management Committee and Workgroup Meetings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of 2D-layered Ruddlesden-Popper hybrid organic-inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Light Soaking on the Lattice Change and the Impact Towards Long-Term Photo-Stability in Cs Doped FA-MAPBI3 Mixed Cation Perovskite Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew y Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight from theory on optoelectronic properties of layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-K Workshop "2D-layered materials for opto-electronics: a theoretical/computational perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la RMN haute résolution Proton à l’étude de l’ordre local dans des pérovskites hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Zakeeruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème congrès du Groupement d’Etudes de Résonance Magnétique (GERM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique Nucléaire, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of layered 2D perovskites for stable and high-efficiency optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared J Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Gen III: PV Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric confinement effects in perovskite nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perovskites Nanocrystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to excitons in layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectroscopy and Dynamics of Photoinduced Electronic Excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Organic Spacer on the optoelectronic properties of phase-pure Ruddlesden-Popper Layered Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Kiningstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between crystallinity and photovoltaic performance and photo-stability of hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and molecular disorder in the plastic crystal phase of hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st American Chemical Society National Meeting (ACS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of molecular disorder on the structural and optoelectronic properties of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Properties of 3D and Layered Hybrid Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and carrier confinement in 2D Ruddlesden-Popper halide perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos C Stoumpos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental insights into hybrid perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite: Solid-State NMR Investigation From Room To Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint French-Portuguese NMR Conference - XXVII GERM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency 3D and Layered 2D Hybrid Perovskite Devices with Unique Structural and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Perovskite-Based Spintronics-Theoretical Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enseignements de la Fièvre Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ruptures, évolutions, innovations : la chimie aux frontières, du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Structure-Property Relationships in Solid State Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in 2D Ruddlesden-Popper and 3D perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and Brillouin scattering from single crystals of CH3NH3PbBr3 around the cubic to tetragonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Perovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic photophysics and optoelectronics behind the large grain hybrid perovskite solar cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier processes and photostability in perovskites materials and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Lalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-activated photocurrent degradation and self-healing in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannatassen Appavoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hi-resolution Spectroscopy for Applied Research (Hi-SPEAR), satellite workshop of the SOLEIL Synchrotron 2016 Users’ meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optoelectronic and spin properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Angle Spinning 207 Pb and low temperature deuterium NMR as a tool for studying local order and dynamics in CH 3 NH 3 PbX 3 (X=Cl, Br, I) hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Ab initio des pérovskites hybrides 2D et 3D : Confinements quantiques et diélectriques et effet Rashba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of 3D and layered halide hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités autour des pérovskites hybrides sur le site Rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1è Journée Pérovskites Hybrides (JPH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites: Dielectric Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Confinement in Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Képénékian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on II-VI Compounds and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è réunion plénière du GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Abdelbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PhotoVoltaic Technical Conference (PVTC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of spin-orbit coupling and organic cations for the optoelectronic properties of 3D and layered hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Hybrid perovskites from a solid state physics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95520Z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of the optical properties in organometallic halide perovskites for photovoltaic applications1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya D Mohite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting 2015 (APS March Meeting 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Hybrid and Organic Photovoltaics (HOPV 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Spring Meeting (EMRS SPRING 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91400Y, </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux perovskites hybrides pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées nationales du photovoltaïque (JNPV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCS IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Salford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskites for Solar Cells: A Change of Paradigm Toward Conventional Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites :an insight into the optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Japanese Workshop on Organic and Hybrid Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric profiles and optoelectronic properties of colloidal nanoscale platelets of CdSe and hybrid perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites: a Change of Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des Pérovskites Hybrides pour les technologies photovoltaïques et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES JNES / DERBI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine des pérovskites hybrides pour les technologies photovoltaïques et l’optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Nationales de Photonique Organique (JNPO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General approach of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations in semiconductors and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modelling of Multibandgaps and Multivalleys Hybrid Perovskites for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Materials Science Engineering (MSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid perovskites: a change of paradigm from organic optoelectronics to conventional semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV-th International Conference on High Pressure in Semiconductor Physics: HPSP-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccordements de bandes et profils de constantes diélectriques pour des hétérostructures 2D à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR co-DFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of 2H-PbI2 semiconductors studied via Density Functional Theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of 2D hybrid organic/inorganic perovskites for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1225-1232, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Description of Non-Linear Electro-elastic coupling, including symmetry analysis and DFT calculations applied to nitride semiconductor compound and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Nitrides (ISNT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General description of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations applied to semiconductors and nanostructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMM2012 : International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Modelling Of Hybrid Inorganicorganic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARUS Fellow workshop - Hybrid organic-inorganic nanostructures for photonics and optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid organic/perovskite semiconductors : general description of the electronic band structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear electro-elastic coupling in non-centrosymmetric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCSIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Leeds, United Kingdom. pp.012005, </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/367/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption à deux photons dans des chromophores quadripolaires et octupolaires à base de triazole : une étude TDDFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'Université de Nantes, Colloque n° 2 " Journée du Pôle Ouest du Réseau Français de Chimie Théorique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical properties of alternated pyridine-ethylenedioxythiophene oligomers investigated with TD-DFT: towards light triggered molecular springs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International conference NANO-Structures SElf-Assembly NANOSEA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cassis, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon transitions in triazole based quadrupolar and octupolar chromophores: a TD-DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77123D, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.862574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissymmetry as a tool to control emission localization in two-photon chromophores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excited State Processes in Electronic and Bio Nanomaterials 2009 (ESP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santa Fe, NM, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of NLO properties of boroxine based octupolar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ibersiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammoutène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Damascus, Syria. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of intermolecular interactions and charge transfer: the case of TTF-CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on Chemical Concepts from Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.217-235, </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b606642a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and photodynamics of conjugated molecules: Effects of branching and substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Tretiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chania, Greece. pp.1266-1269, </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12066-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching of dipolar chromophores: effects on linear and nonlinear optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Terenziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H.V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Optics of Organic Materials V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.593503, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.618464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Transparency-Nonlinearity Trade-Off with Boroxine-Based Octupolar Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaultier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Optics of Organic Materials IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Denver, United States. pp.26, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.560125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Optical Properties of Sn/Ge Substituted 2D Dion-Jacobson Phase (3-AMPY)4Pb4I16 Perovskite for Photovoltaic Applications: A First Principle Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frew Gashaw Asefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kebede G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering experiment and simulation in halide perovskite CsPbBr3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate 2D Perovskite-FA DJ 2D Perovskites with Maximum Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Volonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into some open questions for 3D/2D/0D halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR REST general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optoelectronic properties of 2D multilayered perovskites and 2D/3D bilayers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards deeper and more complete theoretical understanding of optical properties of perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thematique GDR IAMAT: Intelligence Artificielle en Sciences des Materiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical modeling of low-dimensional metal-halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School on Extreme Nonlinear Optics in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of 2D multilayered perovskites and 2D/3D bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation 2023 (JTMS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashanti Bergonzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Yangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights to tune the surface dipoles and work functions of halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Basera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-Bi-I rudorffites for solar-cell applications: Insights on their structures, electronic and optical properties from first-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Design of Two-Dimensional Lead Halide Hybrid Perovskites for Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Hader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered halide perovskites for photovoltaics: first principles results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atomistic scale to device modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanoGe International Conference on Perovskite Solar Cells, Photonics and Optoelectronics (NIPHO19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 European FET-Open project DROP-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Solid-State NMR and Molecular Dynamics Simulations to investigate hybrid halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lepollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Hybrid Dion-Jacobson Perovskites for Solar Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach towards layered hybrid perovskites: Implications on band alignment and quantum and dielectric Confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites hybrides : quelques résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH3NH3+ Dynamics in CH3NH3PbBr3 by Combining Solid-State NMR and Molecular Dynamics Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Carignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Pollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties and symmetry analysis of halide lead-free double perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the MAPbI3/TiO2 interface on (001) anatase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct correlation between cristallinity, structure and photovoltaic performance and photostability of hybrid perovskite devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyi Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsinhan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2017 (MRS 2017 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of hybrid perovskites for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of hybrid organic and inorganic perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New-comer Oriented School to Ab Initio Nanoscience Simulations (ABINIT SCHOOL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bruyères le Châtel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques des pérovskites hybrides : quelques résultats théoriques et expérimentaux récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Absorption Band and Photoexcited Species in Metal Halide Perovskites for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Hybrid and Organic Photovoltaics (HOPV 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit coupling and Rashba effect in hybrid perovskite heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers in hybrid perovskite heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio and First Principles Studies of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tze-Chien Sum, Nripan Mathews. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halide Perovskites: Photovoltaics, Light Emitting Devices, and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.25-53, 2018, 978-3-527-80078-0. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527800766.ch1_02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Halide Perovskite quasi-particles nature analysis via the interplay among classic solid state concepts, Density Functional, and Many Body Perturbation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Katan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Yamashita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Giorgi, Koichi Yamashita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Modeling of Organohalide Perovskites for Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2017, 9781498750783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Electronic Properties of Metal Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sapori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Thin Film Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-233, 2016, 978-1-78262-293-2. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782624066-00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8988BF"/>
+    <w:nsid w:val="E2CA8394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-5823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22987889X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-9446-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglian Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Feld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01684-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared D. Fletcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshanna Peifer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D. Pournara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Solhtalab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangpu Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Gessner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Reynolds" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica H Persaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Torma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Meza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Trombini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Metcalf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kodalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor J Dolan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq6993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Meng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Balvanz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Safdari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daehan Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03669" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujie Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moshkina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Skorokhod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haj Salah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03807F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Das" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305784" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c01010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeon Jeong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D J Oliver" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dasgupta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309653" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junseop Byeon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ho Cho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Jang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01754" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bodnar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feldmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Heindl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5083" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Essman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01903-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03705C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Fletcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-023-00422-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Boehme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N Dirin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208354" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR01126G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-01010-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leblanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11803" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Akkerman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Montanarella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq3616" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Snaith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c02459" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726767v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01432" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby A Cuthriell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Panuganti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C Laing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Quintero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Guzelturk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202202709" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Torma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7652" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556382v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110157" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03687" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007176" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ03878H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371581v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjue Zhong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02978142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Plaza-Pedroche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Georgiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Fakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108948" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000231" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klepov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09142" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01952" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02384" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.H. Salah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tessier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121570" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540856v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui He" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01625" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509572v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02464600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Kournoutas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Feckov&#225;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06476A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Jiang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13587" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rybin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tisdale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreetu Shrestha" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yoho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04244" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aba6f6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bourelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Tye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Soavi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Bond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11809" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Ibrahim Mohamed Allaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000817" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982557v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035139" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360410v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ruggeri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Stranks" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Manidakis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b02263" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415356v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zheng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Rubel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127513" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019936v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nazarenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kotyrba" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Benin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00038" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hoffman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02846" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06398" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952784v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11288" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03427" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Loi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04189" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Zagni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangze Liu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mccuistian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Fernando" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.9b00357" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127286v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00210" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982514v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00417" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269401v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M. Kennard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.07.024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379723v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimu Wei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengyang Guo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Thieme" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caselli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13136-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01511" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865697v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07712" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771089v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibersiene" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00853a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas C Stoumpos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703879" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874092v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08691" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774679v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0070-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908196v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.105406" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737377v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haberland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800039" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727137v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00745D" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628381v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b09096" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.02.004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01573424v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youhei Chitose" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Jakkampudi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Thuy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianghua Lin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590813" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572333v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06143" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527343v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Furukawa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhe-Yi Lin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chau Lin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00957" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583508v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Andr&#233;s Carignano" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assa Aravindh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman S Roqan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08220" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398035v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitose" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furukawa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160586" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395864v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Jakkampudi," TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomitsu Komori" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryukichi Tagaki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00119" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395855v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08401" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01316289v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11574" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395851v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398045v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belaidi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaidi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latouche" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3132-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01333963v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colombo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dragonetti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinotto" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Righetto" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Griffini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01762b" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336285v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saeed" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02917E" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242390v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carignano" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06386H" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228569v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Motoishi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07664A" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269750v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xue" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Bjorgaard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kobayashi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939568" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228608v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142099v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilig" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406002" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983146v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M. Wong" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00478G" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059107v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ji" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Sewell" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402273" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061379v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Boinapally" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Noguchi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501425p" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01081618v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Taura" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Min" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01669F" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908704v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakamoto" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.10.107" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489873v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Droumaguet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Jouikov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911445m" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559420v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1004406" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516704v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Yue Poon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801719" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516699v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b815656e" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490264v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800402" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416922v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B606642A" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204818v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B615643F" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516962v2" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600689" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6FF261W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516950v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus J. Bain" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Marsh" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071069x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516956v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescca Terenziani" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600689" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N2XVXNT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517116v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500910" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517105v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Painelli" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064521j" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517124v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500334" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322812v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416810v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419491h" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/132F1CD74F09CDCED3A873167F2CCDF565A23F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864426v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.618464" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864425v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaultier Michel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.560125" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04396077v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guezo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oison" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416740v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Euzenat" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B308664J" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416722v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin," TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s," TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons," TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz," TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.025" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZP7DS2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880561v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003425g" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0P2KV3R8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880580v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp983941v" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-83ZM1QP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880630v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Bl&#246;chl" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(97)00103-1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPN49SG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880640v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/21/305" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880653v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(97)00030-6" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66SRQWCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880748v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margl" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.12112" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880762v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hoerner" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lavoine" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Villaeys" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.48.1564" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416497v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.24479" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880756v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.44.5947" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354609v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri Kanatzidis" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mohite" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219411v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219365v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219254v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025424v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.192" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505858v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Lien-Medrano" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.144" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833018v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.164" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505838v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.359" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832997v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Kovalenko" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhu" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Feld" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherniukh" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.223" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054000v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon G. Feld" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Yazdani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan P.T. Nguyen" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.152" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766867v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2024.025" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972691v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lien-Medrano" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030745v2" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655486" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226925v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri G Kanatzidis" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131096v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190450v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227044v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Deschler" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227177v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326531v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142718v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2023.248" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323330v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327516v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.013" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858014v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764449v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767123v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949749v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757045v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949188v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858076v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.049" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764751v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rain&#242;" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536990v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758522v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500320v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500089v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.250" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124514v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199933v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254120v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439010v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131084v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254131v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294638v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500095v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bourges" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.216" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500306v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254150v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500055v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030584v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Savenije" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02944727v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02978702v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269406v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398025v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hader" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269405v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schleife" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269395v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354873v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269453v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954046v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Ram Srimath Kandada" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398033v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168292v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723244v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.065" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723197v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948635v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.060" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948877v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146464v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crooker" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148310v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419445v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523646v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660157v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660176v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575978v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575919v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660206v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew y Sfeir" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527302v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Seo" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556321v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575972v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660208v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kiningstein" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865096v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416122v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397681v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146177v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397672v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397653v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397763v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Neukirch" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663939v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516697v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516696v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862574" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516930v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517667v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibersiene" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.014" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517089v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b606642a" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517076v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12066-124" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489937v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V. Werts" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489982v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165802v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frew Gashaw Asefa" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arega" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kebede G." TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326587v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190481v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326597v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082328v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190543v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249521v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500340v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500324v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ramadan" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500348v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398020v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168354v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168223v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395025v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933609v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722973v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941378v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723219v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933607v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723237v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933611v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533011v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523635v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660173v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460705v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574956v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416133v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077191v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162144v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077189v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983023v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800766.ch1_02" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485462v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawai" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamashita" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-5823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22987889X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-9446-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guesdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c03323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedah Hall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-026-01041-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglian Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Feld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01684-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared D. Fletcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshanna Peifer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D. Pournara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02328" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Solhtalab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangpu Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Gessner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02987" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Reynolds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica H Persaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Torma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Meza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Trombini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Metcalf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kodalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor J Dolan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq6993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Meng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Balvanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Safdari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daehan Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03669" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Ji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujie Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moshkina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400259" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Skorokhod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haj Salah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03807F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03718" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Das" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305784" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c01010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeon Jeong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D J Oliver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dasgupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309653" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Essman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01903-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bodnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feldmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Heindl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5083" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junseop Byeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ho Cho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Jang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01754" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03705C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Boehme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N Dirin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR01126G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-023-00422-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-01010-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leblanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00130" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stoumpos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11803" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Akkerman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Montanarella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq3616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Snaith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c02459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01432" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby A Cuthriell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhana Panuganti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C Laing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Quintero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Guzelturk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202202709" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Torma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7652" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110157" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03687" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252788v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007176" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357396v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ03878H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjue Zhong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02978142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Plaza-Pedroche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Georgiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Fakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108948" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000231" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01952" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klepov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09142" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.H. Salah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tessier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121570" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02384" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540856v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01625" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02464600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Kournoutas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Feckov&#225;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06476A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Jiang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13587" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478539v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rybin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tisdale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreetu Shrestha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yoho" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04244" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913686v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aba6f6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bourelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Tye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Soavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Bond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11809" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505599v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Ibrahim Mohamed Allaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gall" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000817" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360410v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ruggeri" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Stranks" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Manidakis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b02263" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035139" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zheng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Rubel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127513" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019936v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nazarenko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kotyrba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Benin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00038" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148938v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hoffman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02846" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06398" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343044v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03427" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952784v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11288" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Loi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04189" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Devesa Canicoba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Zagni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangze Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mccuistian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Fernando" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.9b00357" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127286v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00210" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982514v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00417" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M. Kennard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.07.024" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106354v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01511" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379723v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimu Wei" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengyang Guo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Thieme" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caselli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13136-y" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865697v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07712" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771089v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibersiene" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00853a" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660884v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas C Stoumpos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703879" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874092v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08691" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774679v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0070-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908196v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.105406" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737377v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haberland" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727137v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00745D" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628381v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b09096" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486985v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.02.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01573424v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youhei Chitose" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Jakkampudi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Thuy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianghua Lin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590813" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572333v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06143" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527343v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Furukawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhe-Yi Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chau Lin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00957" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583508v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Andr&#233;s Carignano" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assa Aravindh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman S Roqan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08220" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398035v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitose" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furukawa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160586" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395864v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Jakkampudi," TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomitsu Komori" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryukichi Tagaki" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00119" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395855v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08401" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01316289v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11574" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395851v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398045v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belaidi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaidi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latouche" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3132-8" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242390v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carignano" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06386H" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336285v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saeed" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02917E" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01333963v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colombo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dragonetti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinotto" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Righetto" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Griffini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01762b" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228569v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Motoishi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07664A" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269750v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xue" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katan" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Bjorgaard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kobayashi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939568" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228608v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142099v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilig" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406002" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983146v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M. Wong" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00478G" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059107v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ji" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Sewell" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402273" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061379v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Boinapally" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Noguchi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501425p" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01081618v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Taura" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Min" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01669F" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908704v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakamoto" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.10.107" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489873v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Droumaguet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Jouikov" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911445m" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559420v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1004406" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Yue Poon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801719" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516699v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b815656e" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490264v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800402" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416922v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B606642A" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204818v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B615643F" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516962v2" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600689" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6FF261W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516950v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus J. Bain" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Marsh" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071069x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516956v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescca Terenziani" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600689" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N2XVXNT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517116v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500910" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517105v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Painelli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064521j" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517124v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500334" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322812v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416810v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419491h" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/132F1CD74F09CDCED3A873167F2CCDF565A23F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864426v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.618464" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864425v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaultier Michel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.560125" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04396077v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guezo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oison" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416740v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Euzenat" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B308664J" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416722v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin," TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s," TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons," TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz," TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.025" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZP7DS2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880561v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003425g" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0P2KV3R8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880580v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp983941v" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-83ZM1QP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880630v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Bl&#246;chl" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(97)00103-1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPN49SG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880640v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/21/305" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880653v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(97)00030-6" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66SRQWCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880748v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margl" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.12112" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880762v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hoerner" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lavoine" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Villaeys" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.48.1564" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416497v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.24479" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880756v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.44.5947" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601431v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601347v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri Kanatzidis" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mohite" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601421v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354609v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219411v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219365v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219254v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025424v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.192" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505858v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Lien-Medrano" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.144" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833018v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.164" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505838v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.359" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832997v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Kovalenko" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhu" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Feld" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherniukh" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.223" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054000v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon G. Feld" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Yazdani" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan P.T. Nguyen" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.152" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766867v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2024.025" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972691v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lien-Medrano" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226925v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercouri G Kanatzidis" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030745v2" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655486" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131096v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190450v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227044v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Deschler" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227177v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326531v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142718v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2023.248" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323330v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327516v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2023.013" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858014v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764449v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767123v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949749v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949188v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757045v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858076v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.049" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764751v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rain&#242;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758522v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536990v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500320v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500089v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.250" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124514v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199933v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254120v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439010v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131084v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254131v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294638v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500095v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bourges" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.216" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500306v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254150v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500055v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030584v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Savenije" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02944727v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02978702v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269406v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398025v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hader" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354873v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269395v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269405v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schleife" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269453v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954046v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Ram Srimath Kandada" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398033v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168292v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723244v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.065" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723197v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948635v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.060" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948877v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146464v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Crooker" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148310v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419445v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523646v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660157v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660176v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575978v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575919v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660206v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew y Sfeir" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527302v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Seo" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556321v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575972v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660208v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kiningstein" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865096v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416122v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397681v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146177v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397672v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397653v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397763v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Neukirch" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663939v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516697v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516696v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862574" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516930v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517667v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibersiene" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.014" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517089v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b606642a" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517076v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12066-124" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489937v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.V. Werts" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489982v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165802v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frew Gashaw Asefa" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arega" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kebede G." TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326587v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190481v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326597v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082328v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190543v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249521v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500340v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500324v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ramadan" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500348v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398020v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168354v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168223v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395025v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933609v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722973v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941378v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723219v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933607v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723237v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933611v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533011v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523635v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660173v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460705v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574956v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416133v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162144v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077191v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077189v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983023v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800766.ch1_02" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485462v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawai" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamashita" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>