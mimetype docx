--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -764,273 +764,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Minority Report devient une probabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.1357</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835886v1</w:t>
+                <w:t xml:space="preserve">hal-04126405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes de suivi à l'épreuve de la pratique : l'exemple de la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126405v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de suivi à l'épreuve de la pratique : l'exemple de la Pologne</w:t>
+                <w:t xml:space="preserve">Quand Minority Report devient une probabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.1357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835883v1</w:t>
+                <w:t xml:space="preserve">hal-03835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -1831,165 +1831,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
+                <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298545v1</w:t>
+                <w:t xml:space="preserve">hal-02300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
+                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300802v1</w:t>
+                <w:t xml:space="preserve">hal-02298545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>