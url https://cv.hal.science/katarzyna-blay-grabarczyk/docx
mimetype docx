--- v1 (2026-04-06)
+++ v2 (2026-04-06)
@@ -1321,217 +1321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300805v1</w:t>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073033v1</w:t>
+                <w:t xml:space="preserve">hal-02300805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de ‘privation de liberté’ au sens de l’article 5 de la Convention EDH.</w:t>
               </w:r>
@@ -1710,148 +1710,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071098v1</w:t>
+                <w:t xml:space="preserve">hal-02298545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
               </w:r>
@@ -1900,96 +1848,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298545v1</w:t>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>