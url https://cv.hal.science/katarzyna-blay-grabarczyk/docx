--- v2 (2026-04-06)
+++ v3 (2026-05-03)
@@ -764,273 +764,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand Minority Report devient une probabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.1357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126405v1</w:t>
+                <w:t xml:space="preserve">hal-03835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de suivi à l'épreuve de la pratique : l'exemple de la Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Minority Report devient une probabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.1357</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835886v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -1321,217 +1321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073033v1</w:t>
+                <w:t xml:space="preserve">hal-02300805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300805v1</w:t>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de ‘privation de liberté’ au sens de l’article 5 de la Convention EDH.</w:t>
               </w:r>
@@ -1710,96 +1710,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298545v1</w:t>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
               </w:r>
@@ -1848,148 +1900,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071098v1</w:t>
+                <w:t xml:space="preserve">hal-02298545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>