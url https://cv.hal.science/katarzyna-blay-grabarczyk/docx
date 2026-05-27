--- v3 (2026-05-03)
+++ v4 (2026-05-27)
@@ -833,204 +833,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de suivi à l'épreuve de la pratique : l'exemple de la Pologne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835883v1</w:t>
+                <w:t xml:space="preserve">hal-04126405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’Homme (2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes de suivi à l'épreuve de la pratique : l'exemple de la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.859-892</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126405v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -1321,217 +1321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300805v1</w:t>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bilan intermédiaire des résultats obtenus dans le domaine de l’exécution des arrêts de la CEDH. A propos du 10e rapport annuel du Comité des ministres du Conseil de l’Europe, Aperçu rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073033v1</w:t>
+                <w:t xml:space="preserve">hal-02300805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de ‘privation de liberté’ au sens de l’article 5 de la Convention EDH.</w:t>
               </w:r>
@@ -1710,286 +1710,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071098v1</w:t>
+                <w:t xml:space="preserve">hal-02300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une communauté des vues quant au statut juridique protecteur de l’animal : les pistes de réflexion sur sa possible prise en compte par la Convention EDH.</w:t>
+                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300802v1</w:t>
+                <w:t xml:space="preserve">hal-02298545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les résultats encourageants et les insuffisances. A propos du rapport annuel 2014 du Comité des ministres du Conseil de l’Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298545v1</w:t>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szymczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04126405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03835883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02298545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-pouvoirs-publics-face-aux-epidemies-9782848749136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02300808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>