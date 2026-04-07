--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1078,51 +1078,51 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Gattoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.400--407, </w:t>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.400--407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1471,51 +1471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
+                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1533,106 +1533,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.155--174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432375v1</w:t>
+                <w:t xml:space="preserve">hal-01858278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
+                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1650,73 +1641,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.155 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858278v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasets and Opinion Mining in New Decision Support System</w:t>
               </w:r>
@@ -2469,308 +2469,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks In Determination Of Defuzzification Functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Witold Kosinski</w:t>
+                <w:t xml:space="preserve">Textual entailment by generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858291v1</w:t>
+                <w:t xml:space="preserve">hal-00659339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual entailment by generality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+                <w:t xml:space="preserve">Neural Networks In Determination Of Defuzzification Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.546--552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659339v1</w:t>
+                <w:t xml:space="preserve">hal-01858291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Textual Entailment by Generality Using Informative Asymmetric Measures and Multiword Unit Identification to Summarize Ephemeral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.284--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,90 +2903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Textual Entailment by Generality using Informative Asymmetric Measures to Summarize Ephemeral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp. 284 - 287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5931,247 +5931,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Mondragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858286v1</w:t>
+                <w:t xml:space="preserve">hal-01858285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Dziczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858285v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7515,51 +7515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2A0DCDD"/>
+    <w:nsid w:val="64551433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>