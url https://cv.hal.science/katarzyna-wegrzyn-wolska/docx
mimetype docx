--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1471,51 +1471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
+                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1533,97 +1533,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.155 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858278v1</w:t>
+                <w:t xml:space="preserve">hal-01432375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
+                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1641,82 +1650,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.155--174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432375v1</w:t>
+                <w:t xml:space="preserve">hal-01858278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasets and Opinion Mining in New Decision Support System</w:t>
               </w:r>
@@ -2469,308 +2469,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual entailment by generality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+                <w:t xml:space="preserve">Neural Networks In Determination Of Defuzzification Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.546--552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659339v1</w:t>
+                <w:t xml:space="preserve">hal-01858291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks In Determination Of Defuzzification Functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Witold Kosinski</w:t>
+                <w:t xml:space="preserve">Textual entailment by generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858291v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Textual Entailment by Generality Using Informative Asymmetric Measures and Multiword Unit Identification to Summarize Ephemeral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Dias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.284--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,90 +2903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Textual Entailment by Generality using Informative Asymmetric Measures to Summarize Ephemeral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Dias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp. 284 - 287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4883,287 +4883,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern approach to sustainable production in the context of Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational intelligence and optimization techniques in communications and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klamka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Izabela Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucjan Pawłowski</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143828. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143828⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.141-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211727v1</w:t>
+                <w:t xml:space="preserve">hal-03779519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational intelligence and optimization techniques in communications and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern approach to sustainable production in the context of Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Rojek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Dostatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
+                <w:t xml:space="preserve">Lucjan Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68 (2), pp.141-184. </w:t>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779519v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation of Beekeeping through the Use of a Decision Making Architecture</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue &amp;quot;artificial intelligence in life quality technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,247 +5931,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Dziczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858285v1</w:t>
+                <w:t xml:space="preserve">hal-01858286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Mondragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858286v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Tyburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Tyburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64551433"/>
+    <w:nsid w:val="5A729491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>