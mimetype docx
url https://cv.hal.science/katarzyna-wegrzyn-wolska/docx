--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1471,51 +1471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
+                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1533,106 +1533,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.155--174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432375v1</w:t>
+                <w:t xml:space="preserve">hal-01858278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Views on Others - Analysis of Confused Relation-Based Terms in Social Network</w:t>
+                <w:t xml:space="preserve">Users views on others : analysis of confused relation-based terms in social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rakoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
@@ -1650,73 +1641,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM 2016 : Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.155 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858278v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasets and Opinion Mining in New Decision Support System</w:t>
               </w:r>
@@ -3865,191 +3865,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph based System Purpose - Built for Automatic Retrieval and Extraction of the Electronics Data</w:t>
+                <w:t xml:space="preserve">RRSS - Rating Reviews Support System Purpose Built for Movies Recommendation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Dziczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED International Conference on Internet and Multimedia Systems and Applications (EuroIMSA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.Pages 135 - 140</w:t>
+              <w:t xml:space="preserve">5th Atlantic Web Intelligence Conference AWIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Fontainebleau, France. pp.Pages 87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861387v1</w:t>
+                <w:t xml:space="preserve">hal-00861400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRSS - Rating Reviews Support System Purpose Built for Movies Recommendation.</w:t>
+                <w:t xml:space="preserve">Graph based System Purpose - Built for Automatic Retrieval and Extraction of the Electronics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Dziczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Atlantic Web Intelligence Conference AWIC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Fontainebleau, France. pp.Pages 87-93</w:t>
+              <w:t xml:space="preserve">IASTED International Conference on Internet and Multimedia Systems and Applications (EuroIMSA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.Pages 135 - 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861400v1</w:t>
+                <w:t xml:space="preserve">hal-00861387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical classification of Search Engines interrogated by the Meta-Search System</w:t>
               </w:r>
@@ -4883,287 +4883,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational intelligence and optimization techniques in communications and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern approach to sustainable production in the context of Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Rojek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Dostatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Rojek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
+                <w:t xml:space="preserve">Lucjan Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68 (2), pp.141-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131851⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779519v1</w:t>
+                <w:t xml:space="preserve">hal-04211727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern approach to sustainable production in the context of Industry 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Computational intelligence and optimization techniques in communications and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klamka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucjan Pawłowski</w:t>
+                <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143828. </w:t>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.141-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211727v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation of Beekeeping through the Use of a Decision Making Architecture</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue &amp;quot;artificial intelligence in life quality technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,247 +5931,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Mondragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858286v1</w:t>
+                <w:t xml:space="preserve">hal-01858285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infodemiology by Tweet Mining Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Dziczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud. Inform. Univ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.65--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858285v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6488,274 +6488,274 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on AI-Based Multimodal Methods for Emotion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Maréchal</w:t>
+                <w:t xml:space="preserve">Catherine Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Tyburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Modelling and Simulation for Big Data Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp 307-324, 2019, 978-3-030-16272-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 11400, Springer International Publishing; Springer International Publishing, pp.325-349, 2019, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16272-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135811v1</w:t>
+                <w:t xml:space="preserve">hal-03812713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on AI-Based Multimodal Methods for Emotion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marechal</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Mikołajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Tyburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Modelling and Simulation for Big Data Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11400, Springer International Publishing; Springer International Publishing, pp.325-349, 2019, Lecture Notes in Computer Science, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, pp 307-324, 2019, 978-3-030-16272-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812713v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Cryptocurrency Value by Sentiment Analysis: An HPC-Oriented Survey of the State-of-the-Art in the Cloud Era</w:t>
               </w:r>
@@ -7515,51 +7515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A729491"/>
+    <w:nsid w:val="13B73D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katarzyna-wegrzyn-wolska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9776-3842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142498203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Mika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna W&#281;grzyn-Wolska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin Neggaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04929889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010815000003124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ewa Rakoczy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20482-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rakoczy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02671-4_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom/BigDataSE.2018.00017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Majak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zolnierek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kacprzak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Starosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Dhouib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bednarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kosinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Dziczkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Cendrowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Todorov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sn&#225;sel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#246;mer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Platos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kudelka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Horak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2009.23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001894402180223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. Szczepaniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szczucka-Lasota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. U&#347;ci&#322;owska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W&#281;grzyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01351-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Miko&#322;ajewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.149174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek M Czerniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2023.147346" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10393-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Behar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Rojek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dostatni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Paw&#322;owski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczepanski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klamka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Prokopowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131851" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Zouaidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber Rais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegrzyn-Wolska Katarzyna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06255-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlija Amira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Atta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattoufi Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Az-Eddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2018-17.02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar &#201;ric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marechal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Tyburek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02135811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Zamuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crescimanna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Matos Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16272-6_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-229-0_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul Ella Hassanien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>