--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,12211 +66,12211 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The prion-family protein Doppel exerts a protective role during influenza virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jimmun/vkaf031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic reconstruction of the successful establishment of a feralized bovine population on the subantarctic island of Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (7), pp.msae121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622010v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genetic history of Mayotte and Madagascar cattle breeds mirrors the complex pattern of human exchanges in Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review on PRNP genetics and susceptibility to chronic wasting disease of Cervidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00993-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prion-like protein Shadoo is involved in mouse embryonic and mammary development and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63805-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity and relationships among six local cattle populations in semi-arid areas assessed by a bovine medium-density single nucleotide polymorphism data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Boushaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhira Saidi-Mehtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the Wisent Demographic and Adaptive Histories from Individual Whole-Genome Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (11), pp.2801-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan J. Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutated but not deleted ovine PrPCN-terminal polybasic region strongly interferes with prion propagation in transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (3), pp.1638-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02805-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic analysis of Thai cattle reveals a Southeast Asian indicine ancestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsakorn Wangkumhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Wilantho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WIDDE: a Web-Interfaced next generation database for genetic diversity exploration, with a first application in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2181-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microsatellite genotyping of medieval cattle from central Italy suggests an old origin of Chianina and Romagnola cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Pariset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta de Menicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (68), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive admixture in the West African bovine hybrid zone: insight from the Borgou population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiguigbaza-Kossigan Dayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Senou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (13), pp.3241-3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The prion protein family: a view from the placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makzhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prioritization based on neutral genetic diversity may fail to conserve important characteristics in cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.G. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Deeming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Oulmouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (3), pp.218-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00949.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual Origins of Dairy Cattle Farming – Evidence from a Comprehensive Survey of European Y-Chromosomal Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceiridwen J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ginja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Kantanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pérez-Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Breeds of Cattle-Historic and Current Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen Felius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Koolmees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, online (4), pp.660-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d3040660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative estimation of genetic risk for atypical scrapie in French sheep and potential consequences of the current breeding programme for resistance to scrapie on the risk of atypical scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of quantitative trait loci affecting classical scrapie incubation time in a population comprising several generations of scrapie-infected sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.575-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.014134-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymorphisms in the HSP90AA1 5' flanking region are associated with scrapie incubation period in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Marcos-Carcavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-009-0149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Trends of Genetic Variation of Domestic Ruminants in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ajmone Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Azor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, online (6), pp.932-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d2060932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the Genetic History of French Cattle from Dense SNP Data on 47 Worldwide Breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, online (9), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of seven haplotypes of the caprine PrP gene at codons 127, 142, 154, 211, 222 and 240 in French Alpine and Saanen breeds and their association with classical scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (march), pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.006114-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of selection signatures within candidate regions underlying trypanotolerance in outbred cattle populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Dayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (8), pp.1801-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04141.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A whole genome Bayesian scan for adaptive genetic divergence in West African cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Riebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, online (november), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds(Open Access publication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaeël Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloeë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional analysis of the ovine laminin receptor gene (RPSA): Possible involvement of the LRP/LR protein in scrapie response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcos-Carcavillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.92-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of new quantitative trait loci (other the the PRNP gene) modulating the scrapie incubation period in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Cosseddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.723-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.088146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional analysis of the HSP90AA1 gene: distribution of polymorphisms among sheep with different responses to scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcos-Carcavillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.19-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.545-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiation of European cattle by AFLP fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Negrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Nijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.60-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IL-1 family members as candidate genes modulating scrapie susceptibility in sheep: localization, partial characterization, and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Marcos-Carcavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge H. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-006-0095-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.545-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which PrP haplotypes in a French sheep population are the most susceptible to atypical scrapie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152 (6), pp.1229-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-007-0956-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short communication. IL-1 family members as possible candidate genes affecting economically important traits in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcos-Carcavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and haplotypic structure in 14 European and African cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Foglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 177, pp.1059-1070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marker-assisted conservation of European cattle breeds. An evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01141876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréquences alléliques et cohérence entre marqueurs moléculaires : des outils descriptifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actes du Bureau des Ressources Génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.25-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaciones geneticas entre el bovino criollo de guadalupe y otras razas por marcadores bioquimicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.385-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographic distribution of haplotype diversity at the bovine casein locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.C. Jann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ibeagha-Awemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozbeyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.243-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographic distribution of haplotype diversity at the bovine casein locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Ibeagha-Awemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceyhan Özbeyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic characterization of southwestern european bovine breeds: a historical and biogeographical reassessment with a set of 16 microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beja-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Dunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (3), pp.243-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure of eighteen local south european beef cattle breeds by comparative F-statistics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beja-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 120, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic characterization of southwestern European bovine breeds: A historical and biogeographical reassessment with a set of 16 microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beja-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (3), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esg055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00294794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la race bovine Somba à l'aide de marqueurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M.A. Belemsaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ceriotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fagbohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (2), pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a multivariate consensus representation of genetic relationships among populations always meaningful ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 162, pp.473-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity measures of local European beef cattle breeds for conservation purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.311-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity measures of local European beef cattle breeds for conservation purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.311-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2001121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du statut phylogénétique du bovin Kouri du lac Tchad à l'aide de marqueurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52 (2), pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Blott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of genetic relationships between 10 cattle breeds with 17 microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28, pp.338-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual multilocus genotypes using microsatellite polymorphisms to permit the analysis of the genetic variability within and between Italian beef cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73, pp.3259-3268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi de microsatellites pour l'analyse de la diversité génétique des races bovines françaises : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.155s-165s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi de microsatellites pour l'analyse de la diversité génétique des races bovines françaises : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.155s-165s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation of a syntenic group of microsatellite loci between cattle and sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imam Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.310-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A set of 99 cattle microsatellites : characterization, synteny mapping and polymorphism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.288-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new bovine dinucleotide repeat microsatellite : microsatellite INRA 30.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new bovine dinucleotide repeat microsatellite : microsatellite INRA 18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a set of bovine (TG)n microsatellites : allelic frequencies in french and italian cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 23 (1s), pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Prion Protein Gene Diversity in European Wild Cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Piestrzynska-Kajtoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 Annual International conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Victoria (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’introgression zébue en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Merimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Galimed Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. the Printemps de Baillarguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de la protéine Doppel dans les cellules de Sertoli : Impact sur la fertilité mâle chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 76 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Conference on animal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8510 lines deleted...]
-                <w:t xml:space="preserve">hal-02700535v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the Prion Protein Gene in European wild cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaana Kekkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wildlife Disease Association conferance 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stralsund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Participation in Health Care Services; A Proposed Framework for Enhancing Chronic Illness Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ovine SERPINA 3 gene cluster as potential candidate genes for scrapie incubation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroprion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de populations à partir de l'analyse de régions chromosomiques potentiellement sélectionnées en comparaison à la diversité neutre : étude conjointe de lignées expérimentales de poules et des quatres sous-populations ovines de race Lacaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une sélection forte pour un gène majeur sur la variabilité et les niveaux génétiques : cas de la sélection pour la résistance à la tremblante ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic determinism (other than PrP gene) of scrapie resistance using 12 years of data coming from the langlade experimental farm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRTSE Congress, Porto Carra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grèce, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to atypical scrapie linked to codons 141, 154, 171 of Prnp gene in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroprion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Torino, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the selection for scrapie resistance impact the genetic variability ? Preliminary results on four French sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de las relaciones genéticas entre el bovino creole de Guadeloupe y otras razas taurinas y cebuínas de distintas origenes, por marcadores bioquimicos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quantitative trait loci (QTL) modulating prion incubation period in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Cosseddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of individual markers to the analysis of the relationships among breeds by correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes K-tableaux et structures génétiques entre populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a strategy for the conservation of the genetic diversity of European cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudenz Dolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of Southwestern European bovine breeds. A reassessment with a set of 16 microsatellites (consortium FAIR1 CT950702).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beja-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Dunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congresso Ibérico sobre Recursos Genéticos Animais, Vale de Santarém</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Portugal, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of microsatellites for measuring genetic diversity of European local beef cattle breeds for conservation purposes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beja-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des correspondances et biodiversité dans les races domestiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Journées 1999 de la Société Française de Biométire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Grenoble, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771107v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Blott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837571v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des marqueurs pour l'amélioration génétique des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Bosher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations génétiques entre des races bovines françaises à l'aide de marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation at seventeen microsatellites in ten cattle breeds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emploi de microsatellites pour l'analyse de la diversité génétique des races bovines françaises : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
+              <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777149v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi de microsatellites pour l'analyse de la diversité génétique des races bovines françaises : premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genetic variation at seventeen microsatellites in ten cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846604v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi de microsatellites pour l'analyse de la diversité génétique des races bovines françaises : premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA, Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montpellier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a set of bovine (TG)n microsatellites : allelic frequencies in french and italian cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciampolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844237v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12301,64 +12301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential genetic robustness of Prnp and Sprn double knockout mouse embryos towards ShRNA-lentiviral inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12438,90 +12438,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquences alléliques et cohérence entre marqueurs moléculaires : des outils descriptifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, La Rochelle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12728,51 +12728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merimeche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Galimed Consortium" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622010v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00993-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02805-15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsakorn Wangkumhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Wilantho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Senou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sylla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12816" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XV53KFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. Hall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Deeming" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00949.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Felius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Koolmees" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Theunissen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d3040660" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.014134-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Marcos-Carcavilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0149-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Dayo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04141.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVV55MX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae&#235;l Brochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laloe&#235;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcos-Carcavillas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Cosseddu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088146" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milanesi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Williams" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667530v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. Calvo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-006-0095-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD92353756974F3841D28FF242196EBC046E7EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0956-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K08LQ0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcos-Carcavilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427915v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jombart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalo&#235;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhan &#214;zbeyaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozbeyaz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaragoza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carretero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esg055" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714932v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709369v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imam Ghali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894061v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaiman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701229v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Kekkonen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#197;gren" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083075v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid M." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755394v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773943v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Bosher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777149v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/22813.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622010v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ouvrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00993-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02805-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsakorn Wangkumhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Wilantho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Senou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sylla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12816" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XV53KFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. Hall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Deeming" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00949.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Felius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Koolmees" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Theunissen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d3040660" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.014134-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Marcos-Carcavilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0149-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Dayo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04141.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVV55MX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894648v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae&#235;l Brochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laloe&#235;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcos-Carcavillas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Cosseddu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088146" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655092v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milanesi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Williams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. Calvo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-006-0095-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD92353756974F3841D28FF242196EBC046E7EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0956-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K08LQ0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcos-Carcavilla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jombart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalo&#235;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozbeyaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaragoza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhan &#214;zbeyaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zaragoza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003061" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carretero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esg055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaiman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714932v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imam Ghali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700283v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Merimeche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Galimed Consortium" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293500v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Kekkonen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#197;gren" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083075v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid M." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815746v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755394v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773943v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Bosher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844237v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/22813.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>