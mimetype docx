--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -1936,365 +1936,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconsidering Roman Power: Roman, Greek, Jewish and Christian Perceptions and Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, p. 1-17, 2020, 978-2-7283-1408-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anathèma, anathema, anathematizô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eberhard Bons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical and Theological Lexicon of the Septuagint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Mohr Siebeck, pp.478-487, 2020, 978-3-16-150747-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“70 de notre ère. La destruction du Second Temple”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Savy; Katell Berthelot; Audrey Kichelewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p. 97-101, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Que signifie l’“universalisme” du premier christianisme ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne Dupont-Roc; Antoine Guggenheim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après Jésus. L’invention du christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, p. 27-28, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power and Piety: Roman and Jewish Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconsidering Roman Power: Roman, Greek, Jewish and Christian Perceptions and Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, p. 1-17, 2020, 978-2-7283-1408-9</w:t>
-[...213 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, p. 269-289, 2020, 978-2-7283-1408-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3720,182 +3720,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The Notion of Anathema in Ancient Jewish Literature Written in Greek”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eberhard Bons; Ralph Brucker; Jan Joosten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Reception of Septuagint Words in Jewish-Hellenistic and Christian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohr Siebeck, pp.35-52, 2014, WUNT 2/367, 978-3-16-152953-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Where may Canaanites be found? Canaanites, Phoenicians and Others in Jewish Texts from the Hellenistic and Roman Period”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katell Berthelot; Joseph E. David; Marc Hirshman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gift of the Land and the Fate of the Canaanites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2014, 9780199959808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199959808.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199959808.001.0001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04902645v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04903956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7538,51 +7538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05505919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188741v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69281?rskey=wImiyi&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004685567_021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/histoire-des-prejuges/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515697_009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199381135.013.8848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199381135.013.8847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie B. Dohrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Nemo-Pekelman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/9308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/495097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Price" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596601-005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/sibyls-scriptures-and-scrolls-john-collins-seventy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110367232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199959808.001.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700631-bja10086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0079" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312956v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/ast.2023.a910235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jsq-2022-0013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/21967954-12340001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/21967954-12340003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.7147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15699/jbibllite.133.3.539" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691199290/jews-and-their-roman-rivals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108860000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/theologie/judaistik/6781/in-search-of-the-promised-land?number=1086997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Naiweld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hirshman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morgenstern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoekl Ben Ezra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05505919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188741v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69281?rskey=wImiyi&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004685567_021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/histoire-des-prejuges/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515697_009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199381135.013.8848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199381135.013.8847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie B. Dohrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Nemo-Pekelman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/9308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/495097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Price" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596601-005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/sibyls-scriptures-and-scrolls-john-collins-seventy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110367232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199959808.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700631-bja10086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0079" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312956v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/ast.2023.a910235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jsq-2022-0013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/21967954-12340001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/21967954-12340003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.7147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15699/jbibllite.133.3.539" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691199290/jews-and-their-roman-rivals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108860000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/theologie/judaistik/6781/in-search-of-the-promised-land?number=1086997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Naiweld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hirshman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morgenstern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoekl Ben Ezra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>