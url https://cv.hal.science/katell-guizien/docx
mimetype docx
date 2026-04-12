--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2191,342 +2191,342 @@
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing positive species interactions as a tool against climate-driven loss of coastal biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Fabio Bulleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Baksay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2006852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379119v1</w:t>
+                <w:t xml:space="preserve">hal-02354720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing positive species interactions as a tool against climate-driven loss of coastal biodiversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Queirós</w:t>
+                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airoldi</w:t>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Arenas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Baksay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2006852. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.495-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354720v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On biotic and abiotic drivers of the microphytobenthos seasonal cycle in a temperate intertidal mudflat: a modelling study</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic connectivity supports recovery of gorgonian populations affected by climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,782 +3731,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248060v1</w:t>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guizien</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341743v1</w:t>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. M. Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.Pages 1392-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the role of connectivity, environmental filtering, and spatial structure on metacommunity dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5028,90 +5028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Crignis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearshore dynamics of nutrients and chlorophyll during Mediterranean-type flash-floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,325 +7382,1225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
+                <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Forcioli</w:t>
+                <w:t xml:space="preserve">Axelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549898v1</w:t>
+                <w:t xml:space="preserve">hal-05549771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
+                <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549771v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater gorgonian forests in the USVI: the effect of canopy structure on current flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R Lasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal variability in Paramuricea clavata population genetics reveals connectivity variability in Ligurian sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMARCO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity assessment within the Gulf of Lion artificial and natural reef networks using biophysical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMARCO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can reproductive strategy be used as surrogates of dispersal potential ? the test case of three sympatric Mediterranean brooders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Viladrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMARCO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networking assessment of the Gulf of Lion artificial and natural reefs using biophysical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Symposium on Ecological Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution modelling of ocean circulation can reveal retention spots important for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMARCO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Louvain-La-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of connectivity in marine biological networks: graph theory versus metapopulation models. An application to the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Connectivity improves the efficiency of the extension of a network of highly protected marine areas (Gulf of Lion, North Western Mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7735,73 +8635,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability modelling of five Mediterranean gorgonian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7823,161 +8723,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for larval dispersal simulations: flow field representation versus biological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gatimu Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval buoyancy matters: sinking changes larval transport predictions among Paramuricea clavata populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8025,1058 +8925,158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive or swim : different relationships between migration potential and larval size and in three sympatric Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Á Martínez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557663v2</w:t>
-              </w:r>
-[...898 lines deleted...]
-                <w:t xml:space="preserve">hal-01208436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Eidsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malarkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>