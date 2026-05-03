--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a set of SNPs markers for parentage analysis of the mediterranean red coral (Corallium rubrum)</w:t>
+                <w:t xml:space="preserve">Expanding a network of marine protected areas based on functional rather than structural connectivity is more profitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Giordano</w:t>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Daric</w:t>
+                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adline Delcamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-025-01395-5⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163208v1</w:t>
+                <w:t xml:space="preserve">hal-05051379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding a network of marine protected areas based on functional rather than structural connectivity is more profitable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a set of SNPs markers for parentage analysis of the mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skandar Hentati</w:t>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Guizien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 306, </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-025-01395-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051379v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribbean octocoral communities: finding the forest for the trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Lasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Edmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,64 +798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,77 +889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche modelling of five gorgonian species within the shallow rocky habitat of the french mediterranean coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1-2), pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1019,77 +1019,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vissenaekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,77 +1257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep vault: a temporary refuge for temperate gorgonian forests facing marine heat waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Manea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Estaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,51 +1538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval dispersal simulations and connectivity predictions for Mediterranean gorgonian species: sensitivity to flow representation and biological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity networks and delineation of distinct coastal provinces along the Indian coastline using large-scale Lagrangian transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aswathi-Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,77 +1759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial reefs geographical location matters more than shape, age and depth for sessile invertebrate colonization in the Gulf of Lion (NorthWestern Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive or swim: different relationships between migration potential and larval size in three sympatric Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,51 +1923,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e18096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-75099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1993,51 +1993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,291 +2242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing positive species interactions as a tool against climate-driven loss of coastal biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bulleri</w:t>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Baksay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006852⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.495-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354720v1</w:t>
+                <w:t xml:space="preserve">hal-02379119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Padrón</w:t>
+                <w:t xml:space="preserve">Harnessing positive species interactions as a tool against climate-driven loss of coastal biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Bulleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Baksay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.495-506. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2006852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379119v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On biotic and abiotic drivers of the microphytobenthos seasonal cycle in a temperate intertidal mudflat: a modelling study</w:t>
               </w:r>
@@ -2564,51 +2564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (23), pp.7243-7271. </w:t>
@@ -2659,77 +2659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic connectivity supports recovery of gorgonian populations affected by climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.882-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,51 +3157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of demographic traits and connectivity on the genetic structuration of marine metapopulations of sedentary benthic invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (7), pp.1935-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3261,51 +3261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3352,51 +3352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat constraints and self-thinning shape Mediterranean red coral deep population structure: implications for conservation practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (2), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3731,782 +3731,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
+                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+                <w:t xml:space="preserve">hal-01248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248060v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.Pages 1392-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+                <w:t xml:space="preserve">hal-01341743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moritz</w:t>
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Guarini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (12), pp.Pages 1392-1402. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341743v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Crignis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -4544,64 +4544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ecological complexity for marine species conservation: the effect of variable connectivity on species spatial distribution and age-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Biology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (1-2), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the role of connectivity, environmental filtering, and spatial structure on metacommunity dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4760,90 +4760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganism dynamics in a mudflat during rising tide Microorganism dynamics during a rising tide: Disentangling effects of resuspension and mixing with offshore waters above an intertidal mudflat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5028,90 +5028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Crignis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5162,64 +5162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling coupled turbulence – Dissolved oxygen dynamics near the sediment–water interface under wind waves and sea swell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (5), pp.1361-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5621,51 +5621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial redistribution of Ditrupa arietina (soft bottom Mediterranean epifauna) during a moderate swell event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPATIAL VARIABILITY OF WAVE CONDITIONS IN THE GULF OF LIONS (NW MEDITERRANEAN SEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (21), pp.3021-3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malarkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. O’donoghue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6091,51 +6091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearshore dynamics of nutrients and chlorophyll during Mediterranean-type flash-floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal of owenia fusiformis larvae by wind-driven currents: turbulence, swimming behaviour and mortality in a three-dimensional stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1DV bottom boundary layer modeling under combined wave and current: Turbulent separation and phase lag effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dohmen-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of solitary wave generation by a piston wave maker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short wave phase shifts by large free surface solitary waves. Experiments and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6960,51 +6960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tide generation at a shelf break by an oblique barotropic tide: observations and analytical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulations d’amplitude dans l’interaction onde solitaire interne-houle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottement de fond sous une houle irrégulière linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Temperville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7240,51 +7240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tide generation at a shelf break by an oblique barotropic tide: Observations and analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,77 +7414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -7552,64 +7552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -7696,77 +7696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
@@ -7795,64 +7795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater gorgonian forests in the USVI: the effect of canopy structure on current flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H R Lasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability in Paramuricea clavata population genetics reveals connectivity variability in Ligurian sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,90 +7998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity assessment within the Gulf of Lion artificial and natural reef networks using biophysical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,90 +8106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can reproductive strategy be used as surrogates of dispersal potential ? the test case of three sympatric Mediterranean brooders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking assessment of the Gulf of Lion artificial and natural reefs using biophysical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium on Ecological Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,51 +8456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8570,90 +8570,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Connectivity improves the efficiency of the extension of a network of highly protected marine areas (Gulf of Lion, North Western Mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,77 +8671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability modelling of five Mediterranean gorgonian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8772,51 +8772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for larval dispersal simulations: flow field representation versus biological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gatimu Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8860,77 +8860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval buoyancy matters: sinking changes larval transport predictions among Paramuricea clavata populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8961,51 +8961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive or swim : different relationships between migration potential and larval size and in three sympatric Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,51 +9244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">37 Demography and Conservation of Deep Corals: The Study of Population Structure and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimmo Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.423-434, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the Canopy of the Animal Forest: Physical and Biogeochemical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ghisalberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Eidsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malarkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9630,51 +9630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hydrodynamisme sur la dynamique des communautés benthiques pré-littorales et leur environnement géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Sabatier (Toulouse 3), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9724,51 +9724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ondes longues internes : génération et interaction avec la houle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier (Grenoble 1), 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998GRE10227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>