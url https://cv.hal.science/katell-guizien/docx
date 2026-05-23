--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding a network of marine protected areas based on functional rather than structural connectivity is more profitable</w:t>
+                <w:t xml:space="preserve">Caribbean octocoral communities: finding the forest for the trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+                <w:t xml:space="preserve">Howard Lasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skandar Hentati</w:t>
+                <w:t xml:space="preserve">Peter Edmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Guizien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111112⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-025-02692-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051379v1</w:t>
+                <w:t xml:space="preserve">hal-05203824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a set of SNPs markers for parentage analysis of the mediterranean red coral (Corallium rubrum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Giordano</w:t>
+                <w:t xml:space="preserve">A systematic review of the current state of marine functional connectivity research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Daric</w:t>
+                <w:t xml:space="preserve">Anna M Sturrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Rafet Ç Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adline Delcamp</w:t>
+                <w:t xml:space="preserve">Szymon Smoliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Yahya Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-025-01395-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps14888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163208v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean octocoral communities: finding the forest for the trees?</w:t>
+                <w:t xml:space="preserve">Expanding a network of marine protected areas based on functional rather than structural connectivity is more profitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Lasker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Edmunds</w:t>
+                <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Girard</w:t>
+                <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Pages</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-025-02692-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203824v1</w:t>
+                <w:t xml:space="preserve">hal-05051379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of the current state of marine functional connectivity research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a set of SNPs markers for parentage analysis of the mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M Sturrock</w:t>
+                <w:t xml:space="preserve">Bruna Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafet Ç Öztürk</w:t>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Smoliński</w:t>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Terzi</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps14888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-025-01395-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058478v2</w:t>
+                <w:t xml:space="preserve">hal-05163208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a set of SNP markers for population genetics of the sea rose, Pentapora fascialis</w:t>
               </w:r>
@@ -798,64 +798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,77 +889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche modelling of five gorgonian species within the shallow rocky habitat of the french mediterranean coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1-2), pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,602 +987,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a set of SNP markers for population genetics of the sea peach (Halocynthia papillosa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridizing research and decision-making as a path toward sustainability in marine spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milhes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-023-01313-7⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ocean sustainability, 2 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00011-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004739v1</w:t>
+                <w:t xml:space="preserve">hal-04093362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a set of SNP markers for population genetics of the sea peach (Halocynthia papillosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-023-01313-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877452v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep vault: a temporary refuge for temperate gorgonian forests facing marine heat waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Estaque</w:t>
+                <w:t xml:space="preserve">Elise Vissenaekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bianchimani</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.35564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, 103845 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292215v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing research and decision-making as a path toward sustainability in marine spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Mosseri</w:t>
+                <w:t xml:space="preserve">The deep vault: a temporary refuge for temperate gorgonian forests facing marine heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agin</w:t>
+                <w:t xml:space="preserve">Elisabetta Manea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bramanti</w:t>
+                <w:t xml:space="preserve">Tristan Estaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Certain</w:t>
+                <w:t xml:space="preserve">Olivier Bianchimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ocean sustainability, 2 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.601-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-023-00011-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.35564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093362v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval dispersal simulations and connectivity predictions for Mediterranean gorgonian species: sensitivity to flow representation and biological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity networks and delineation of distinct coastal provinces along the Indian coastline using large-scale Lagrangian transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aswathi-Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,77 +1759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial reefs geographical location matters more than shape, age and depth for sessile invertebrate colonization in the Gulf of Lion (NorthWestern Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,90 +1863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive or swim: different relationships between migration potential and larval size in three sympatric Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Á. Martínez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.e18096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1974,762 +1974,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
+                <w:t xml:space="preserve">Ecological networks: Pursuing the shortest path, however narrow and crooked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rakotomalala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martín González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefebvre</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">José María Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.104754. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354725v1</w:t>
+                <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological networks: Pursuing the shortest path, however narrow and crooked</w:t>
+                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Costa</w:t>
+                <w:t xml:space="preserve">C. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martín González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">K. Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Gómez</w:t>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.17826. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.104754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454786v1</w:t>
+                <w:t xml:space="preserve">hal-02354725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On biotic and abiotic drivers of the microphytobenthos seasonal cycle in a temperate intertidal mudflat: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Raphaël Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Baksay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lerouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (23), pp.7243-7271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7243-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379119v1</w:t>
+                <w:t xml:space="preserve">hal-01946697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing positive species interactions as a tool against climate-driven loss of coastal biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Bulleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (9), pp.e2006852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On biotic and abiotic drivers of the microphytobenthos seasonal cycle in a temperate intertidal mudflat: a modelling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Passive larval transport explains recent gene flow in a Mediterranean gorgonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lerouxel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sandra Baksay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (23), pp.7243-7271. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.495-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7243-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-018-1674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946697v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic connectivity supports recovery of gorgonian populations affected by climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.882-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2893,90 +2893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Calculation of Betweenness Centrality in Marine Connectivity Studies Using Transfer Probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3004,572 +3004,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance Increases Microbial Community Diversity and Production in Marine Sediments</w:t>
+                <w:t xml:space="preserve">Habitat constraints and self-thinning shape Mediterranean red coral deep population structure: implications for conservation practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre E. Galand</w:t>
+                <w:t xml:space="preserve">Alessandro Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+                <w:t xml:space="preserve">Rita Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja K. Fagervold</w:t>
+                <w:t xml:space="preserve">Maria Cristina Follesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Peru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pruski</w:t>
+                <w:t xml:space="preserve">Michela Angiolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01950⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420103v1</w:t>
+                <w:t xml:space="preserve">hal-01292279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of demographic traits and connectivity on the genetic structuration of marine metapopulations of sedentary benthic invertebrates</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disturbance Increases Microbial Community Diversity and Production in Marine Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre E. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja K. Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv158⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955365v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating grid mesocosm for studying oxygen dynamics under controlled unsteady turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of demographic traits and connectivity on the genetic structuration of marine metapopulations of sedentary benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10064⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (7), pp.1935-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281737v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat constraints and self-thinning shape Mediterranean red coral deep population structure: implications for conservation practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Follesa</w:t>
+                <w:t xml:space="preserve">Oscillating grid mesocosm for studying oxygen dynamics under controlled unsteady turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Angiolillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.23322. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292279v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of larval traits driving connectivity: the case of Corallium rubrum (L. 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (2), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3731,782 +3731,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248060v1</w:t>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guizien</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341743v1</w:t>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">Vulnerability of marine benthic metapopulations: implications of spatially structured connectivity for conservation practice in the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. M. Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.Pages 1392-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -4544,64 +4544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ecological complexity for marine species conservation: the effect of variable connectivity on species spatial distribution and age-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Biology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (1-2), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4620,606 +4620,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the role of connectivity, environmental filtering, and spatial structure on metacommunity dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moritz</w:t>
+                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Guarini</w:t>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00377.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644627v1</w:t>
+                <w:t xml:space="preserve">hal-01097501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganism dynamics in a mudflat during rising tide Microorganism dynamics during a rising tide: Disentangling effects of resuspension and mixing with offshore waters above an intertidal mudflat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Disentangling the role of connectivity, environmental filtering, and spatial structure on metacommunity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Ory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Hartmann</w:t>
+                <w:t xml:space="preserve">J.M. Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00377.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248055v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and fate of copper in a small Mediterranean vineyard catchment: New insights from combined chemical extraction and δ65Cu isotopic composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microorganism dynamics in a mudflat during rising tide Microorganism dynamics during a rising tide: Disentangling effects of resuspension and mixing with offshore waters above an intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree El Azzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Hans Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843304v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Origin and fate of copper in a small Mediterranean vineyard catchment: New insights from combined chemical extraction and δ65Cu isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree El Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot de Crignis</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 463-464, pp. 91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097501v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling coupled turbulence – Dissolved oxygen dynamics near the sediment–water interface under wind waves and sea swell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (5), pp.1361-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5621,51 +5621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial redistribution of Ditrupa arietina (soft bottom Mediterranean epifauna) during a moderate swell event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPATIAL VARIABILITY OF WAVE CONDITIONS IN THE GULF OF LIONS (NW MEDITERRANEAN SEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (21), pp.3021-3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malarkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. O’donoghue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,398 +6072,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Nearshore dynamics of nutrients and chlorophyll during Mediterranean-type flash-floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">François Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-J. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
+              <w:t xml:space="preserve">, 2007, 20, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256298v1</w:t>
+                <w:t xml:space="preserve">hal-00179643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term comparison of soft bottom macrobenthos in the Bay of Banyuls-sur-Mer (north-western Mediterranean Sea) : A reappraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Labrune</w:t>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grémare</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Mülleners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58, pp.125-143</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179640v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore dynamics of nutrients and chlorophyll during Mediterranean-type flash-floods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Long-term comparison of soft bottom macrobenthos in the Bay of Banyuls-sur-Mer (north-western Mediterranean Sea) : A reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Naudin</w:t>
+                <w:t xml:space="preserve">J.-M. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.3-14</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.125-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179643v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal of owenia fusiformis larvae by wind-driven currents: turbulence, swimming behaviour and mortality in a three-dimensional stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,64 +6562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1DV bottom boundary layer modeling under combined wave and current: Turbulent separation and phase lag effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dohmen-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of solitary wave generation by a piston wave maker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short wave phase shifts by large free surface solitary waves. Experiments and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6960,51 +6960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tide generation at a shelf break by an oblique barotropic tide: observations and analytical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulations d’amplitude dans l’interaction onde solitaire interne-houle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottement de fond sous une houle irrégulière linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Temperville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7240,51 +7240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tide generation at a shelf break by an oblique barotropic tide: Observations and analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,77 +7414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -7552,64 +7552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -7696,77 +7696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
@@ -7795,64 +7795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater gorgonian forests in the USVI: the effect of canopy structure on current flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H R Lasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability in Paramuricea clavata population genetics reveals connectivity variability in Ligurian sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,90 +7998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity assessment within the Gulf of Lion artificial and natural reef networks using biophysical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,90 +8106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can reproductive strategy be used as surrogates of dispersal potential ? the test case of three sympatric Mediterranean brooders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking assessment of the Gulf of Lion artificial and natural reefs using biophysical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium on Ecological Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMARCO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8430,77 +8430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of connectivity in marine biological networks: graph theory versus metapopulation models. An application to the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8570,90 +8570,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Connectivity improves the efficiency of the extension of a network of highly protected marine areas (Gulf of Lion, North Western Mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,77 +8671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability modelling of five Mediterranean gorgonian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8772,51 +8772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for larval dispersal simulations: flow field representation versus biological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gatimu Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8860,77 +8860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval buoyancy matters: sinking changes larval transport predictions among Paramuricea clavata populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sciascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8961,51 +8961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive or swim : different relationships between migration potential and larval size and in three sympatric Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,51 +9244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">37 Demography and Conservation of Deep Corals: The Study of Population Structure and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimmo Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.423-434, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the Canopy of the Animal Forest: Physical and Biogeochemical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ghisalberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Eidsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malarkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9630,51 +9630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hydrodynamisme sur la dynamique des communautés benthiques pré-littorales et leur environnement géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Sabatier (Toulouse 3), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9724,51 +9724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ondes longues internes : génération et interaction avec la houle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier (Grenoble 1), 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998GRE10227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05110810v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sturrock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Teff Seker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05203824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Lasker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edmunds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02692-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tournadre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Hentati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-025-01395-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-024-01348-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/VIEMILIEU/2024.74-1/2:1-44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boemare" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosseri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bramanti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00011-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-023-01313-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.35564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciascia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209597v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bharti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aswathi-Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinayachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Shanker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.08.463669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viladrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75099-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7243-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bulleri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1674-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cannas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Follesa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Angiolillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01950" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv158" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2599-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belharet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guarini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12254" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N55J5V1X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00377.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizien K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belharet M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarini J. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2012.57.4.1099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chatelain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDHTW05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03253740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3WXF2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van der Werf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malarkey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179643v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Naudin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dohmen-Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vittori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001292" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221680209499946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1409964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Inall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Temperville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1287-4620(00)87507-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXW8D6D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900089" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPH2DS4F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Lasker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gatimu Magaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557663v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viladrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Mart&#237;nez-Quintana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santangelo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Iannelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghisalberti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_14-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Werf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Eidsvik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998GRE10227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>