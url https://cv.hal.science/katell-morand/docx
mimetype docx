--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -495,520 +495,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : de l'agressivité dans l'air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Morand</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Andreesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giordano Marmone</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathie Birat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592705v1</w:t>
+                <w:t xml:space="preserve">hal-03175850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. Éc(h)opoétiques : chanter, écouter, éprouver les lieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rimes de Guerre. Chronique d'un coup d'état manqué (Amhara, Ethiopie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Conflits et agressivité, 33, pp.57-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592656v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Poetics of Place. A conversation with Steven Feld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Feld</w:t>
+                <w:t xml:space="preserve">Préface : de l'agressivité dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katell Morand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Marmone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisa Calapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Conflits et agressivité, 33, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clo.8424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03592662v1</w:t>
+                <w:t xml:space="preserve">hal-03592705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Andreesco</w:t>
+                <w:t xml:space="preserve">Editorial. Éc(h)opoétiques : chanter, écouter, éprouver les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Belmont</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 87, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.8289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175850v1</w:t>
+                <w:t xml:space="preserve">hal-03592656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimes de Guerre. Chronique d'un coup d'état manqué (Amhara, Ethiopie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing the Poetics of Place. A conversation with Steven Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.8424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592723v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désir de tuer. Musique et violence en Éthiopie du Nord</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Marmone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisa Calapi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Feld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.3291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2007.1497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03592913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Marmone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisa Calapi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Feld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.3291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2007.1497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03592913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>