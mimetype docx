--- v1 (2026-04-04)
+++ v2 (2026-05-25)
@@ -105,1372 +105,1649 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ec(h)opoétiques</w:t>
+                <w:t xml:space="preserve">Digitizing Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raymok Ketema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Marmone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 (1), 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592650v1</w:t>
+                <w:t xml:space="preserve">hal-05581807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits et agressivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ec(h)opoétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Marmone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sisa Calapi</w:t>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 87, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.8278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592696v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits et agressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Marmone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisa Calapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éclats de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Andreesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03282461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Andreesco</w:t>
+                <w:t xml:space="preserve">Introduction: the social life of music files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymok Ketema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Belmont</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Marmone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0001972025101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175850v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimes de Guerre. Chronique d'un coup d'état manqué (Amhara, Ethiopie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Song, mobile phones and the echoes of war: circulating poems and fashioning the past in Amhara (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0001972025101757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592723v1</w:t>
+                <w:t xml:space="preserve">hal-05581797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : de l'agressivité dans l'air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Representing the Poetics of Place. A conversation with Steven Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sisa Calapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.8424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592705v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Éc(h)opoétiques : chanter, écouter, éprouver les lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clo.8289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Poetics of Place. A conversation with Steven Feld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Feld</w:t>
+                <w:t xml:space="preserve">Préface : de l'agressivité dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katell Morand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Marmone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisa Calapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Conflits et agressivité, 33, pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592662v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désir de tuer. Musique et violence en Éthiopie du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Andreesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathie Birat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.16308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03592634v1</w:t>
+                <w:t xml:space="preserve">hal-03175850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la fête : la sphère privée du chant chez les Amhara d’Éthiopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rimes de Guerre. Chronique d'un coup d'état manqué (Amhara, Ethiopie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Conflits et agressivité, 33, pp.57-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592768v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En forêt, la musique : entre inquiétude et sentiment d’intimité (Goğğam, Ethiopie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le désir de tuer. Musique et violence en Éthiopie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etnográfica: Revista do Centro de Estudos de Antropologia Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etnografica.3291⟩</w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.88-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.16308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592775v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodies pleurées, paroles à attraper. Les chants d’əngurguro dans des funérailles éthiopiennes (Goğğam, Amhara)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Après la fête : la sphère privée du chant chez les Amhara d’Éthiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 69, pp.57-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/clo.592⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.2328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592771v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanter pour soi : la tïzïta du berger (Gojjam)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">En forêt, la musique : entre inquiétude et sentiment d’intimité (Goğğam, Ethiopie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ethio.2007.1497⟩</w:t>
+              <w:t xml:space="preserve">Etnográfica: Revista do Centro de Estudos de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 17 (3), pp.561-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etnografica.3291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592781v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélodies pleurées, paroles à attraper. Les chants d’əngurguro dans des funérailles éthiopiennes (Goğğam, Amhara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69, pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter pour soi : la tïzïta du berger (Gojjam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2007.1497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre à chanter. Essai sur l’enseignement du jazz vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177-178, pp.107-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.21677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1480,507 +1757,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronny Meyer; Bedilu Wakjira; Zelealem Leyew. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.112-122, 2023, 9780198728542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot « juste » : forme et canonicité dans la poésie chantée de langue amharique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Bornand; Jean Derive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les canons du discours et de la langue. Parler juste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.25-41, 2018, 9782811125103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chants de funérailles des femmes Amhara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des femmes - Antoinette Fouque, 2013, 2721006312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaine existence : entre deux genres, ou les effets d’un poème chanté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fragments de vies : quand les bergers se racontent par la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Calame; Florence Dupont; Bernard Lortat-Jacob; Maria Manca. </w:t>
+              <w:t xml:space="preserve">Gabriella D'Agostino; Monder Kilani; Stefano Montes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix actée. Pour une nouvelle ethnopoétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-41, 2010, 978-2-84174-531-9</w:t>
+              <w:t xml:space="preserve">Histoires de vie, témoignages, autobiographies de terrain. Formes d'énonciation et de textualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-272, 2010, 978-3-643-80051-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592849v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments de vies : quand les bergers se racontent par la musique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vaine existence : entre deux genres, ou les effets d’un poème chanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gabriella D'Agostino; Monder Kilani; Stefano Montes. </w:t>
+              <w:t xml:space="preserve">Claude Calame; Florence Dupont; Bernard Lortat-Jacob; Maria Manca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires de vie, témoignages, autobiographies de terrain. Formes d'énonciation et de textualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.257-272, 2010, 978-3-643-80051-0</w:t>
+              <w:t xml:space="preserve">La voix actée. Pour une nouvelle ethnopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-41, 2010, 978-2-84174-531-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592860v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitudes habitées. Le chant, le souvenir et le conflit chez les Amhara du Goggam (Éthiopie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris Nanterre, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03592913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2127,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Marmone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisa Calapi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Feld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.3291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2007.1497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03592913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymok Ketema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Marmone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8278" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisa Calapi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972025101721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972025101757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Feld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2328" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.3291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2007.1497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03592913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>