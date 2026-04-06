--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -329,408 +329,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Fault Injection in Digital Blocks with Mined Assertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Zuccalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Hofmann</w:t>
+                <w:t xml:space="preserve">Paul Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Keil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
+              <w:t xml:space="preserve">2024 22nd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM IEEE, Oct 2024, Raleigh, United States. pp.77-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMOCODE63347.2024.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974462v1</w:t>
+                <w:t xml:space="preserve">hal-04861324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Resilience Metric Characterization in Complex Digital Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damiano Zuccalà</w:t>
+                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE European Test Symposium (ETS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567525⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861327v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Fault Injection in Digital Blocks with Mined Assertions</w:t>
+                <w:t xml:space="preserve">Formal Resilience Metric Characterization in Complex Digital Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM IEEE, Oct 2024, Raleigh, United States. pp.77-86, </w:t>
+              <w:t xml:space="preserve">2024 IEEE European Test Symposium (ETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMOCODE63347.2024.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861324v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Pruning for Bundled-data Circuits</w:t>
               </w:r>
@@ -962,51 +962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Temporal Characterization of Register Vulnerability in Digital Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,1017 +1185,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t>
+                <w:t xml:space="preserve">FPU Reduced Variable Precision in Time: Application to the Jacobi Iterative Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Roux</w:t>
+                <w:t xml:space="preserve">N. Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampa (FL), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353865v1</w:t>
+                <w:t xml:space="preserve">hal-03332203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Design Flow for Locally Body-Biased Asynchronous Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Decoudu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Genévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9606977⟩</w:t>
+              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662244v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPU Reduced Variable Precision in Time: Application to the Jacobi Iterative Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Level Design Flow for Locally Body-Biased Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tampa (FL), United States. </w:t>
+              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9606977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332203v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937868v1</w:t>
+                <w:t xml:space="preserve">hal-03136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From High-Level Synthesis to Bundled-Data Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simatic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation (SAMOS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Samos, Greece</w:t>
+              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956234v1</w:t>
+                <w:t xml:space="preserve">hal-02956260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPU Bit-Width Optimization for Approximate Computing: A Non-Intrusive Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+                <w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080931⟩</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331714v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t>
+                <w:t xml:space="preserve">FPU Bit-Width Optimization for Approximate Computing: A Non-Intrusive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Roux</w:t>
+                <w:t xml:space="preserve">N. Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t>
+              <w:t xml:space="preserve">15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136621v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From High-Level Synthesis to Bundled-Data Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation (SAMOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956260v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Synchronous and Asynchronous FIR Filter Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,90 +2272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
@@ -2384,64 +2384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desynchronizing Circuits Synthesized with CatapultC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,282 +2486,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of missing formal assumptions in under-constrained designs</w:t>
+                <w:t xml:space="preserve">Improving the Efficiency of Formal Verification: The Case of Clock-Domain Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Plassan</w:t>
+                <w:t xml:space="preserve">Guillaume Plassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Borrione</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker Sarwary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ACM-IEEE International Conference on Formal Methods and Models for System Design (MEMOCODE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSISOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. pp.108-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67104-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704634v1</w:t>
+                <w:t xml:space="preserve">hal-01675192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Efficiency of Formal Verification: The Case of Clock-Domain Crossings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jörg Peter</w:t>
+                <w:t xml:space="preserve">Extraction of missing formal assumptions in under-constrained designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Borrione</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSISOC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th ACM-IEEE International Conference on Formal Methods and Models for System Design (MEMOCODE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.94-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675192v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusively Verifying Clock-Domain Crossings in Very Large Hardware Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and Synthesis of Digital Systems from Assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification &amp; Design Languages (FDL'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification &amp; Design Languages (FDL'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Understanding - At What Abstraction Level is the Pain Most Intense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bel Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,217 +3281,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Understanding with Fast Prototyping from Assertions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Javaheri</w:t>
+                <w:t xml:space="preserve">Contrôle autonome d'un nano-drone par caméra externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design Automation for Understanding Hardware Designs (Friday Workshop DATE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées pédagogiques du CNFM (JPCNFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060431v1</w:t>
+                <w:t xml:space="preserve">hal-01166159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle autonome d'un nano-drone par caméra externe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+                <w:t xml:space="preserve">Design Understanding with Fast Prototyping from Assertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées pédagogiques du CNFM (JPCNFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Workshop on Design Automation for Understanding Hardware Designs (Friday Workshop DATE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166159v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyntHorus-2: Automatic Prototyping from PSL</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Conference On Very Large Scale Integration (VLSI-SoC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Prototyping of declarative properties on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACM-IEEE International Conference on "Formal Methods and Models for Codesign (MEMOCODE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Portland Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3769,243 +3769,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of a Simple yet effective Operational Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Pédagogiques de la Coordination Nationale pour la Formation en Micro et nanoélectronique (JPCNFM’12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Seville, Spain. pp.165-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2012.6339443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413187v1</w:t>
+                <w:t xml:space="preserve">hal-00746450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of a Simple yet effective Operational Amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Paugnat</w:t>
+                <w:t xml:space="preserve">Vérification formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Journées Pédagogiques de la Coordination Nationale pour la Formation en Micro et nanoélectronique (JPCNFM’12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2012.6339443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746450v1</w:t>
+                <w:t xml:space="preserve">hal-01413187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Comparison Between the SystemC-AMS Models of Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A refinement process for top-down mixed-signal designs thanks to SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,274 +4807,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level symbolic simulation for automatic model extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">MYGEN: Automata-based On-line Test Generator for Assertion-based Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pierre</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Design and Diagnostics of Electronic Systems (DDECS'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2009.5012132⟩</w:t>
+              <w:t xml:space="preserve">19th Great Lakes Symposium on VLSI (GLSVLSI'09),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Boston (MA), United States. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1531542.1531563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417314v1</w:t>
+                <w:t xml:space="preserve">hal-00388359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYGEN: Automata-based On-line Test Generator for Assertion-based Verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boulé</w:t>
+                <w:t xml:space="preserve">High-level symbolic simulation for automatic model extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Zilic</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Great Lakes Symposium on VLSI (GLSVLSI'09),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Boston (MA), United States. pp.75-80, </w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Design and Diagnostics of Electronic Systems (DDECS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Liberec, Czech Republic. pp.218-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1531542.1531563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2009.5012132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388359v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthorus: Highly Efficient Automatic Synthesis from PSL to HDL</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Very Large Scale Integration (VLSI-SoC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5263,77 +5263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving and Disproving Assertion Rewrite Rules by Automated Theorem Proving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International High Level Design Validation and Test Workshop (HLDVT'2008), Lake Tahoe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lake Tahoe, Nevada, United States. pp.56-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Formal Methods and Models for Codesign (MEMOCODE'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Anaheim,CA, United States. pp.75-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design and Test Workshop (IDT'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp.249 - 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Krakow, Russia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Forum on Specification and Design Languages (FDL'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Workshop on Service Oriented Computing (IWSOC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Caire, Egypt. pp.135—140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, 2006, Nice, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,51 +6171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of properties built on regular expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on Specification and Design Languages (FDL'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Darmstadt, Germany. pp.249-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6253,51 +6253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of a provable circuit model: from VHDL to PVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème International Mathematica Symposium (IMS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Avignon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proven correct monitors from PSL specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,278 +6398,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous on-line monitoring of PSL assertions</w:t>
+                <w:t xml:space="preserve">Asynchronous Assertion Monitors for multi-Clock Domain System Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98 102, </w:t>
+              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98- 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RSP.2006.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130525v1</w:t>
+                <w:t xml:space="preserve">hal-00134475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Assertion Monitors for multi-Clock Domain System Verification</w:t>
+                <w:t xml:space="preserve">Asynchronous on-line monitoring of PSL assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98- 102, </w:t>
+              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RSP.2006.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134475v1</w:t>
+                <w:t xml:space="preserve">hal-00130525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proof of correctness for the construction of property monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Level Design Validation and Test Workshop, 2005. Tenth IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nappa Valley, United States. pp.237- 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6703,51 +6703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Assertion-Based Verification with Proven Correct Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Very Large Scale Integration (VLSISOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Florianópolis, Brazil. pp.94-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7100,77 +7100,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMEA on Critical Systems: A Cross-Layer Approach Based on High-Level Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-Based Dynamic Verification and Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villar Eugenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Systems Specification and Design Languages: Selected Contributions from FDL'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, pp.243-253, 2008, Lecture Notes in Electrical Engineering, </w:t>
@@ -7504,51 +7504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of properties built on regular expressions sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorin A. Huss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Design and Specification Languages for Embedded Systems (Selected Contributions from FDL'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-207, 2007, ISBN :978-1-4020-6147-9, </w:t>
@@ -7721,64 +7721,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary Reduced Precision for Fine-grained Accuracy and Energy Trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7825,90 +7825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7959,64 +7959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptive Run-Time Variable Floating-Point Precision for Iterative Algorithms: A Joint HW/SW Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,77 +8063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Missing Assumptions from Counter-Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8193,51 +8193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.869-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8265,304 +8265,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Correct by Construction Assertion-Based Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un projet de microélectronique numérique original : Contrôle autonome d'un micro-drone par caméras externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Borrione</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland-Girod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2014.2386212⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2009), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142595v1</w:t>
+                <w:t xml:space="preserve">hal-01334687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet de microélectronique numérique original : Contrôle autonome d'un micro-drone par caméras externes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient and Correct by Construction Assertion-Based Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland-Girod</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (2009), pp.9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2014.2386212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334687v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating Assertion Language Rewrite Rules and Semantics With Automated Theorem Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (9), pp.1436 - 1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8622,51 +8622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (6), pp.943 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,51 +8732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,51 +9233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Zuccal&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567525" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE63347.2024.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Said" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Peter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaker Sarwary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarwary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kebaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brignone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2009.5012132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zilic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531542.1531563" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2008.4695875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2008.4547691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295317" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2005.1568843" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23120-9_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419787v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cezilly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16818-5_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRMQT1JB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6149-3_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PZGPDN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560548_35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114099" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288759" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2600241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2386212" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049150" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419356v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126607004088" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Zuccal&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE63347.2024.00014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Peter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaker Sarwary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarwary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kebaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brignone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zilic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531542.1531563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2009.5012132" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2008.4695875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2008.4547691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295317" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2005.1568843" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23120-9_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419787v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cezilly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16818-5_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRMQT1JB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6149-3_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PZGPDN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560548_35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114099" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288759" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2600241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2386212" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049150" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419356v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126607004088" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>