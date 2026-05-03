--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,637 +100,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Automatic Assertion Miners</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Fault Propagation in Complex Digital Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damiano Zuccalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085439v1</w:t>
+                <w:t xml:space="preserve">hal-05373105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Fault Propagation in Complex Digital Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damiano Zuccalà</w:t>
+                <w:t xml:space="preserve">A Survey on Automatic Assertion Miners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Daveau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373105v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Fault Injection in Digital Blocks with Mined Assertions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Breuil</w:t>
+                <w:t xml:space="preserve">Klaus Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferdinand Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMOCODE63347.2024.00014⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861324v1</w:t>
+                <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Riehl</w:t>
+                <w:t xml:space="preserve">Formal Resilience Metric Characterization in Complex Digital Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE European Test Symposium (ETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974462v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Resilience Metric Characterization in Complex Digital Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formal Fault Injection in Digital Blocks with Mined Assertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE European Test Symposium (ETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2024 22nd ACM-IEEE International Symposium on Formal Methods and Models for System Design (MEMOCODE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM IEEE, Oct 2024, Raleigh, United States. pp.77-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEMOCODE63347.2024.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861327v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Pruning for Bundled-data Circuits</w:t>
               </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Asynchronous Circuits and Systems (ASYNC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Beijing, China</w:t>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 30th International Conference on Electronics, Circuits and Systems (ICECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,90 +949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Temporal Characterization of Register Vulnerability in Digital Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Foz do Iguacu, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IFIP/IEEE Conference on Very Large Scale Integration (VLSI-SoC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates</w:t>
@@ -1185,1043 +1185,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPU Reduced Variable Precision in Time: Application to the Jacobi Iterative Method</w:t>
+                <w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ait Said</w:t>
+                <w:t xml:space="preserve">Julie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Genévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00040⟩</w:t>
+              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332203v1</w:t>
+                <w:t xml:space="preserve">hal-03353865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A High-Level Design Flow for Locally Body-Biased Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t>
+              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9606977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353865v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Design Flow for Locally Body-Biased Asynchronous Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPU Reduced Variable Precision in Time: Application to the Jacobi Iterative Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Decoudu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampa (FL), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9606977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662244v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From High-Level Synthesis to Bundled-Data Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation (SAMOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Samos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136621v1</w:t>
+                <w:t xml:space="preserve">hal-02956234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Rolloff</w:t>
+                <w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956260v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FPU Bit-Width Optimization for Approximate Computing: A Non-Intrusive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t>
+              <w:t xml:space="preserve">15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937868v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPU Bit-Width Optimization for Approximate Computing: A Non-Intrusive Approach</w:t>
+                <w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ait Said</w:t>
+                <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080931⟩</w:t>
+              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331714v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From High-Level Synthesis to Bundled-Data Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simatic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation (SAMOS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Samos, Greece</w:t>
+              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956234v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Synchronous and Asynchronous FIR Filter Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2272,90 +2272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
@@ -2384,77 +2384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desynchronizing Circuits Synthesized with CatapultC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2486,308 +2486,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Efficiency of Formal Verification: The Case of Clock-Domain Crossings</w:t>
+                <w:t xml:space="preserve">Extraction of missing formal assumptions in under-constrained designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Plassan</w:t>
+                <w:t xml:space="preserve">G. Plassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Jörg Peter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Borrione</w:t>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSISOC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th ACM-IEEE International Conference on Formal Methods and Models for System Design (MEMOCODE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.94-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675192v1</w:t>
+                <w:t xml:space="preserve">hal-01704634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of missing formal assumptions in under-constrained designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Efficiency of Formal Verification: The Case of Clock-Domain Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker Sarwary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Plassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Borrione</w:t>
+                <w:t xml:space="preserve">Dominique Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ACM-IEEE International Conference on Formal Methods and Models for System Design (MEMOCODE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSISOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. pp.108-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67104-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704634v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusively Verifying Clock-Domain Crossings in Very Large Hardware Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,64 +2842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and Synthesis of Digital Systems from Assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,64 +2976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Regular Expressions in SyntHorus2: from PSL SEREs to Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification &amp; Design Languages (FDL'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,77 +3071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabler-Based Synchronizer Model for Clock Domain Crossing static Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification &amp; Design Languages (FDL'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,77 +3179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Understanding - At What Abstraction Level is the Pain Most Intense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bel Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,273 +3281,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle autonome d'un nano-drone par caméra externe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design Understanding with Fast Prototyping from Assertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées pédagogiques du CNFM (JPCNFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Workshop on Design Automation for Understanding Hardware Designs (Friday Workshop DATE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166159v1</w:t>
+                <w:t xml:space="preserve">hal-01060431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Understanding with Fast Prototyping from Assertions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contrôle autonome d'un nano-drone par caméra externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design Automation for Understanding Hardware Designs (Friday Workshop DATE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées pédagogiques du CNFM (JPCNFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060431v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyntHorus-2: Automatic Prototyping from PSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Conference On Very Large Scale Integration (VLSI-SoC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,77 +3572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Prototyping of declarative properties on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,77 +3680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prototyping from Assertions: a Pragmatic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACM-IEEE International Conference on "Formal Methods and Models for Codesign (MEMOCODE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Portland Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3769,364 +3769,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of a Simple yet effective Operational Amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Paugnat</w:t>
+                <w:t xml:space="preserve">Vérification formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées Pédagogiques de la Coordination Nationale pour la Formation en Micro et nanoélectronique (JPCNFM’12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746450v1</w:t>
+                <w:t xml:space="preserve">hal-01413187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model of a Simple yet effective Operational Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Pédagogiques de la Coordination Nationale pour la Formation en Micro et nanoélectronique (JPCNFM’12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Seville, Spain. pp.165-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2012.6339443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413187v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Comparison Between the SystemC-AMS Models of Computation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Quasi Delay Insensitive Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">edaWorkshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Conference on PhD Research in Microelectronics and Electronics (PRIME'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madonna Di Campiglio (Trento), Italy. pp.225 - 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2011.5966274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652944v1</w:t>
+                <w:t xml:space="preserve">hal-00646662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-elements for hardened self-timed circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,174 +4175,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Quasi Delay Insensitive Monitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Performance Comparison Between the SystemC-AMS Models of Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on PhD Research in Microelectronics and Electronics (PRIME'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">edaWorkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dresden, Germany. pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646662v1</w:t>
+                <w:t xml:space="preserve">hal-00652944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Asynchronous technology bring robustness in synchronous circuit monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Ithaca (NY), United States. pp.55 - 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4501,64 +4501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A refinement process for top-down mixed-signal designs thanks to SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Insensitivity Does Not Mean Slope Insensitivity!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of asynchronous monitors for critical electronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,64 +4839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,64 +4956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level symbolic simulation for automatic model extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,64 +5073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthorus: Highly Efficient Automatic Synthesis from PSL to HDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Very Large Scale Integration (VLSI-SoC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAT-based formal verification of QDI asynchronous controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Alsayeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,399 +5244,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving and Disproving Assertion Rewrite Rules by Automated Theorem Proving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Initiation à la conception de VLSI numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International High Level Design Validation and Test Workshop (HLDVT'2008), Lake Tahoe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes journées pédagogiques CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354229v1</w:t>
+                <w:t xml:space="preserve">hal-00385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion-Based Design with Horus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proving and Disproving Assertion Rewrite Rules by Automated Theorem Proving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Methods and Models for Codesign (MEMOCODE'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Anaheim,CA, United States. pp.75-76, </w:t>
+              <w:t xml:space="preserve">IEEE International High Level Design Validation and Test Workshop (HLDVT'2008), Lake Tahoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lake Tahoe, Nevada, United States. pp.56-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMCOD.2008.4547691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HLDVT.2008.4695875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321962v1</w:t>
+                <w:t xml:space="preserve">hal-00354229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la conception de VLSI numériques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assertion-Based Design with Horus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées pédagogiques CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Formal Methods and Models for Codesign (MEMOCODE'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anaheim,CA, United States. pp.75-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMCOD.2008.4547691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385508v1</w:t>
+                <w:t xml:space="preserve">hal-00321962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assertion-Based Verification and On-line Testing in Horus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design and Test Workshop (IDT'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp.249 - 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5674,64 +5674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping Generators for On-line Test Vector Generation Based on PSL Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Krakow, Russia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5765,77 +5765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous online monitoring of logical and temporal assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Forum on Specification and Design Languages (FDL'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5886,51 +5886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cachera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,342 +5962,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line test vector generation from temporal regular expressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On-line monitoring of properties built on regular expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Workshop on Service Oriented Computing (IWSOC'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Le Caire, Egypt. pp.135—140</w:t>
+              <w:t xml:space="preserve">Forum on Specification and Design Languages (FDL'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Darmstadt, Germany. pp.249-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156359v1</w:t>
+                <w:t xml:space="preserve">hal-00134431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line test vector generation from temporal constraints written in PSL</w:t>
+                <w:t xml:space="preserve">On-line test vector generation from temporal regular expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, 2006, Nice, France. pp.397-402</w:t>
+              <w:t xml:space="preserve">Intensive Workshop on Service Oriented Computing (IWSOC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le Caire, Egypt. pp.135—140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134450v1</w:t>
+                <w:t xml:space="preserve">hal-00156359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line monitoring of properties built on regular expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On-line test vector generation from temporal constraints written in PSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Specification and Design Languages (FDL'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Darmstadt, Germany. pp.249-254</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, 2006, Nice, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134431v1</w:t>
+                <w:t xml:space="preserve">hal-00134450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of a provable circuit model: from VHDL to PVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème International Mathematica Symposium (IMS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Avignon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6322,64 +6322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proven correct monitors from PSL specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the conference on Design, automation and test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Munich, Germany. pp.1246-1251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,77 +6404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Assertion Monitors for multi-Clock Domain System Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98- 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,77 +6508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous on-line monitoring of PSL assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6612,64 +6612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proof of correctness for the construction of property monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Level Design Validation and Test Workshop, 2005. Tenth IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nappa Valley, United States. pp.237- 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6703,77 +6703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Assertion-Based Verification with Proven Correct Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,64 +6837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Assertion-based Verification to Assertion-based Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Very Large Scale Integration (VLSISOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Florianópolis, Brazil. pp.94-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6960,90 +6960,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Switched Capacitor Based Power Side-Channel Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Zuccalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI-SOC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sharjah - UAE, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7100,90 +7100,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMEA on Critical Systems: A Cross-Layer Approach Based on High-Level Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cezilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7238,64 +7238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-Based Dynamic Verification and Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7358,90 +7358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous on-line monitoring of logical and temporal assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villar Eugenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Systems Specification and Design Languages: Selected Contributions from FDL'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, pp.243-253, 2008, Lecture Notes in Electrical Engineering, </w:t>
@@ -7491,64 +7491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of properties built on regular expressions sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorin A. Huss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Design and Specification Languages for Embedded Systems (Selected Contributions from FDL'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-207, 2007, ISBN :978-1-4020-6147-9, </w:t>
@@ -7598,51 +7598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Parameterized Systems: the use of pseudo-pipelines in polyhedral logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cachera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7721,77 +7721,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary Reduced Precision for Fine-grained Accuracy and Energy Trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7825,103 +7825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.114135. </w:t>
@@ -7959,77 +7959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptive Run-Time Variable Floating-Point Precision for Iterative Algorithms: A Joint HW/SW Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8063,77 +8063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Missing Assumptions from Counter-Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8180,64 +8180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Regular Expressions Revisited: from PSL SEREs to Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.869-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8265,291 +8265,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet de microélectronique numérique original : Contrôle autonome d'un micro-drone par caméras externes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient and Correct by Construction Assertion-Based Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland-Girod</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2014.2386212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334687v1</w:t>
+                <w:t xml:space="preserve">hal-01142595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Correct by Construction Assertion-Based Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un projet de microélectronique numérique original : Contrôle autonome d'un micro-drone par caméras externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Borrione</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland-Girod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2009), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2014.2386212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142595v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating Assertion Language Rewrite Rules and Semantics With Automated Theorem Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8596,77 +8596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of property monitors for online fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (6), pp.943 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,90 +8732,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8882,51 +8882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification Formelle dans le Modèle Polyédrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8998,51 +8998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Control Properties in the Polyhedral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4756, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9233,51 +9233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Zuccal&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE63347.2024.00014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Peter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaker Sarwary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarwary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kebaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brignone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zilic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531542.1531563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2009.5012132" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2008.4695875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2008.4547691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295317" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2005.1568843" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23120-9_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419787v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cezilly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16818-5_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRMQT1JB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6149-3_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PZGPDN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560548_35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114099" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288759" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2600241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2386212" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049150" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419356v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126607004088" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Zuccal&#224;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567525" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE63347.2024.00014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI59464.2023.10238514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Said" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Peter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaker Sarwary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarwary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kebaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brignone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zilic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531542.1531563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2009.5012132" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2008.4695875" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2008.4547691" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295317" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2005.1568843" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23120-9_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419787v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cezilly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16818-5_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRMQT1JB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6149-3_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PZGPDN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560548_35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114099" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288759" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2600241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2386212" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049150" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419356v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126607004088" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>