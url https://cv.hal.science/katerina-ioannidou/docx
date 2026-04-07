--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -424,663 +424,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion docking drives HER carbon-based electrocatalyst performance</w:t>
+                <w:t xml:space="preserve">Nano-carbon black (nCB)-dispersed cement composites: A macro-to-nano investigation revealing trade-offs between electrical conductivity and mechanical strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Quílez-Bermejo</w:t>
+                <w:t xml:space="preserve">Nancy Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Canevesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Renal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">M. Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 241, pp.120383. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 489, pp.142246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220983v1</w:t>
+                <w:t xml:space="preserve">hal-05132861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-carbon black (nCB)-dispersed cement composites: A macro-to-nano investigation revealing trade-offs between electrical conductivity and mechanical strength</w:t>
+                <w:t xml:space="preserve">Pore-Scale Textural Changes upon Ion Adsorption in Voltage-Polarized Nanoporous Carbon Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Soliman</w:t>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142246⟩</w:t>
+              <w:t xml:space="preserve">PRX Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/prxenergy.4.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132861v1</w:t>
+                <w:t xml:space="preserve">hal-05368239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-Scale Textural Changes upon Ion Adsorption in Voltage-Polarized Nanoporous Carbon Electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mineralization on wetting nanoscale surfaces using molecular simulations and metadynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yining Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Sun Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/prxenergy.4.023001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.10758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65794-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368239v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mineralization on wetting nanoscale surfaces using molecular simulations and metadynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the effect of electrolyte ions docked in subnanopores of metal-free carbon cathode on the ORR activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Tao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Marc Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yining Gao</w:t>
+                <w:t xml:space="preserve">Roland J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Sun Poon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa J Bandosz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.10758. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65794-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545145v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the effect of electrolyte ions docked in subnanopores of metal-free carbon cathode on the ORR activity</w:t>
+                <w:t xml:space="preserve">Ion docking drives HER carbon-based electrocatalyst performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Florent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Javier Quílez-Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canevesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa J Bandosz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 239, pp.120324. </w:t>
+              <w:t xml:space="preserve">, 2025, 241, pp.120383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368265v1</w:t>
+                <w:t xml:space="preserve">hal-05220983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic compaction of cohesive granular materials: scaling behavior and bonding structures</w:t>
               </w:r>
@@ -1200,77 +1200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective molecular-scale carbonation path in aqueous solutions with sufficient structural sampling: From CO2 to CaCO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1464,77 +1464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal CO2 intake in metastable water film in mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiliang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1683,568 +1683,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Dragulet</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Goyal</w:t>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920265v2</w:t>
+                <w:t xml:space="preserve">hal-03920236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dragulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Abhay Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (26), pp.4977 - 4989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920236v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of brittle fracture in the semi-grand-canonical ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physics of cement cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mulla</w:t>
+                <w:t xml:space="preserve">Ivan Palaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moeini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-J. Ulm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (32), pp.eabg5882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg5882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110162v1</w:t>
+                <w:t xml:space="preserve">hal-03330052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of cement cohesion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram of brittle fracture in the semi-grand-canonical ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Palaia</w:t>
+                <w:t xml:space="preserve">T. Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.-J. Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (32), pp.eabg5882. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg5882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330052v1</w:t>
+                <w:t xml:space="preserve">hal-03110162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Surface Growth and Gelation of Cement Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (28), pp.15500-15510. </w:t>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bazant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mirzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hejian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Whittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (7), pp.074705. </w:t>
@@ -3022,64 +3022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.334-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3241,391 +3241,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
+                <w:t xml:space="preserve">Nano-granular texture of cement hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.15027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068342v1</w:t>
+                <w:t xml:space="preserve">hal-02068350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-granular texture of cement hydrates</w:t>
+                <w:t xml:space="preserve">Inhomogeneity in Cement Hydrates: Linking Local Packing to Local Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.04017003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068350v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity in Cement Hydrates: Linking Local Packing to Local Pressure</w:t>
+                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), pp.04017003. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068334v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale texture of cement hydrates</w:t>
               </w:r>
@@ -3892,64 +3892,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling local packing and growth in calcium–silicate–hydrate gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.1121-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4126,1110 +4126,1110 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ions on defective graphite electrode</w:t>
+                <w:t xml:space="preserve">Exploring the interactions of Nanoporous Carbon Electrode with its Surface Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiarii Lou Chao</w:t>
+                <w:t xml:space="preserve">Prasad Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cecam 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Euromembrane 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968575v1</w:t>
+                <w:t xml:space="preserve">hal-04968569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the interactions of Nanoporous Carbon Electrode with its Surface Modification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968569v1</w:t>
+                <w:t xml:space="preserve">hal-04968439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the molecular basis of silicate gels and geopolymer formation through simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
+              <w:t xml:space="preserve">EUROMECH - A multidisciplinary discussion on binder cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROMECH; USERS – CNRS, May 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968439v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular basis of silicate gels and geopolymer formation through simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH - A multidisciplinary discussion on binder cohesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROMECH; USERS – CNRS, May 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968198v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling behaviour of cohesive granular materials subjected to dynamic compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
+              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968241v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behaviour of cohesive granular materials subjected to dynamic compaction</w:t>
+                <w:t xml:space="preserve">Strength-microstructure relation in cohesive granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+                <w:t xml:space="preserve">Y Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634741v1</w:t>
+                <w:t xml:space="preserve">hal-04998976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-microstructure relation in cohesive granular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Martinet</w:t>
+                <w:t xml:space="preserve">Multi-scale simulation of geopolymers formation starting from the atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDR SoPhy - Soft Physics for Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998976v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale simulation of geopolymers formation starting from the atomic scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and coarse-grain modelling of geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDR SoPhy - Soft Physics for Hard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro (IS-Grenoble 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968406v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and coarse-grain modelling of geomaterials</w:t>
+                <w:t xml:space="preserve">Capillary forces in the nanogranular porous matrix of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro (IS-Grenoble 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968101v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary forces in the nanogranular porous matrix of cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the triaxial compression of dense cohesive granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMMC19 - 19th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968657v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the triaxial compression of dense cohesive granular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+                <w:t xml:space="preserve">Adsorption of ions on defective graphite electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiarii Lou Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC19 - 19th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Cecam 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595876v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
               </w:r>
@@ -5334,256 +5334,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Alonso-Marroquin</w:t>
+                <w:t xml:space="preserve">Potential Mean Force (PMF) Calculations for Aluminosilicate grains in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">conférence ISIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438041v1</w:t>
+                <w:t xml:space="preserve">hal-04968632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Mean Force (PMF) Calculations for Aluminosilicate grains in Solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Gea Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alonso-Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence ISIEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968632v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-cement nano composites for energy and environment applications</w:t>
               </w:r>
@@ -5677,51 +5677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5757,260 +5757,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites ciment-nanocarbone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papet</w:t>
+                <w:t xml:space="preserve">Simulation of the calendering process of lithium-ion battery electrodes: evolution of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879760v1</w:t>
+                <w:t xml:space="preserve">hal-04265992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the calendering process of lithium-ion battery electrodes: evolution of porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
+                <w:t xml:space="preserve">Composites ciment-nanocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265992v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving cement new functionalitie</w:t>
               </w:r>
@@ -6341,103 +6341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meso-Scale Texture of Cement Hydrate Gels: Out-of-Equilibrium Evolution and Thermodynamic Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mechanics and Physics of Creep, Shrinkage, and Durability of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.34-38, </w:t>
@@ -6475,51 +6475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Numerical Study of C-S-H Precipitation and Gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,295 +6749,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory, Computational Modelling of Concrete and Concrete Structures</w:t>
+                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. Vartziotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.-J. Ulm</w:t>
+                <w:t xml:space="preserve">E D Vartziotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boukin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">F-J Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.605-612, 2022, 9781003316404. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+              <w:t xml:space="preserve">, pp.605 - 612, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003316404-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966153v1</w:t>
+                <w:t xml:space="preserve">hal-03698583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory, Computational Modelling of Concrete and Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-J Ulm</w:t>
+                <w:t xml:space="preserve">E.D. Vartziotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Boukin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">K. Boukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Magnin</w:t>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.605 - 612, 2022, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+              <w:t xml:space="preserve">, 1, CRC Press, pp.605-612, 2022, 9781003316404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003316404-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698583v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Structure and Mechanics of C-S-H</w:t>
               </w:r>
@@ -7191,51 +7191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="388EB280"/>
+    <w:nsid w:val="988E6D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>