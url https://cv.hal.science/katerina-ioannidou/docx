--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1683,304 +1683,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Francis Dragulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
+                <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (26), pp.4977 - 4989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920236v2</w:t>
+                <w:t xml:space="preserve">hal-03920265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Dragulet</w:t>
+                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Goyal</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (26), pp.4977 - 4989. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920265v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of cement cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Palaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Surface Growth and Gelation of Cement Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneity in Cement Hydrates: Linking Local Packing to Local Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.1121-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4221,96 +4221,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
+                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
+              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968439v1</w:t>
+                <w:t xml:space="preserve">hal-04968241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular basis of silicate gels and geopolymer formation through simulations</w:t>
               </w:r>
@@ -4411,96 +4411,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
+                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968241v1</w:t>
+                <w:t xml:space="preserve">hal-04968439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling behaviour of cohesive granular materials subjected to dynamic compaction</w:t>
               </w:r>
@@ -5209,168 +5209,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Gea Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alonso-Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Osaka, France</w:t>
+              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968634v1</w:t>
+                <w:t xml:space="preserve">hal-04438041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Mean Force (PMF) Calculations for Aluminosilicate grains in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5412,178 +5408,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence ISIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Kanduč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunna Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Frenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Dobnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Osaka, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438041v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-cement nano composites for energy and environment applications</w:t>
               </w:r>
@@ -6341,51 +6341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meso-Scale Texture of Cement Hydrate Gels: Out-of-Equilibrium Evolution and Thermodynamic Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,51 +6475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Numerical Study of C-S-H Precipitation and Gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,51 +7191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="988E6D36"/>
+    <w:nsid w:val="FC2BEB43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>