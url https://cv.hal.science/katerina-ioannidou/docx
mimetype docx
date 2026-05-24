--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice formation in the cement paste: a coarse-grained model of precipitation-induced damage in a porous matrix at the mesoscale</w:t>
+                <w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Fairouz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae35a8⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544329v1</w:t>
+                <w:t xml:space="preserve">hal-05471228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice formation in the cement paste: a coarse-grained model of precipitation-induced damage in a porous matrix at the mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Papet</w:t>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.015017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae35a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471228v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-carbon black (nCB)-dispersed cement composites: A macro-to-nano investigation revealing trade-offs between electrical conductivity and mechanical strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -577,51 +577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-Scale Textural Changes upon Ion Adsorption in Voltage-Polarized Nanoporous Carbon Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (18), pp.184502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 442, pp.119891. </w:t>
@@ -1579,131 +1579,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of coarse grained and mesoscale simulations of C–S–H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698585v1</w:t>
+                <w:t xml:space="preserve">hal-03920236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
               </w:r>
@@ -1715,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dragulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,144 +1826,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">A review of coarse grained and mesoscale simulations of C–S–H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Christophe Labbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920236v2</w:t>
+                <w:t xml:space="preserve">hal-03698585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of cement cohesion</w:t>
               </w:r>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Palaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Surface Growth and Gelation of Cement Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale poromechanics of wet cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,64 +2611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Stress and Structural Relaxation in Moist Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mirzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Whittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117 (22), pp.3445-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Arayro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Châtelier’s conjecture: Measurement of colloidal eigenstresses in chemically reactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhannad Abuhaikal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingtao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef-Franz Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-granular texture of cement hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneity in Cement Hydrates: Linking Local Packing to Local Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,325 +3605,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale texture of cement hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad J. Krakowiak</w:t>
+                <w:t xml:space="preserve">Matej Kanduč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bauchy</w:t>
+                <w:t xml:space="preserve">Lunna Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G. Hoover</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Masoero</w:t>
+                <w:t xml:space="preserve">Daan Frenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Dobnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520487113⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455017v1</w:t>
+                <w:t xml:space="preserve">hal-02068327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesoscale texture of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunna Li</w:t>
+                <w:t xml:space="preserve">Konrad J. Krakowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Frenkel</w:t>
+                <w:t xml:space="preserve">Mathieu Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jure Dobnikar</w:t>
+                <w:t xml:space="preserve">Christian G. Hoover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (8), pp.2029-2034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520487113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068327v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling local packing and growth in calcium–silicate–hydrate gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible emulsification controlled by ionic surfactants and responsive nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Zwanikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,381 +4126,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the interactions of Nanoporous Carbon Electrode with its Surface Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968569v1</w:t>
+                <w:t xml:space="preserve">hal-04968439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unraveling the molecular basis of silicate gels and geopolymer formation through simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
+              <w:t xml:space="preserve">EUROMECH - A multidisciplinary discussion on binder cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROMECH; USERS – CNRS, May 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968241v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular basis of silicate gels and geopolymer formation through simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fundamentals of cement poromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH - A multidisciplinary discussion on binder cohesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROMECH; USERS – CNRS, May 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Modeling Complexity in Mechanics and Applied Mathematics: Theory, Experiments, and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center M&amp;MoCS of University of L’Aquila; University of Catania, Sep 2024, Siracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968198v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary stress and structural relaxation in moist granular materials, Network dynamics: synthesis, structure and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the interactions of Nanoporous Carbon Electrode with its Surface Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Les Houches, France, France</w:t>
+              <w:t xml:space="preserve">Euromembrane 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968439v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling behaviour of cohesive granular materials subjected to dynamic compaction</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
@@ -4749,90 +4749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulation of geopolymers formation starting from the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the GDR SoPhy - Soft Physics for Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,51 +4857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and coarse-grain modelling of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro (IS-Grenoble 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4926,51 +4926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary forces in the nanogranular porous matrix of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC19 - 19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
@@ -5133,51 +5133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of ions on defective graphite electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiarii Lou Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5209,411 +5209,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Kanduč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunna Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Frenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Dobnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Osaka, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438041v1</w:t>
+                <w:t xml:space="preserve">hal-04968634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Mean Force (PMF) Calculations for Aluminosilicate grains in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence ISIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial effect of early-stage gelation on the mechanical properties of cement hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clay micromechanics: mapping the future of particle-scale modelling of clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Gea Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alonso-Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Osaka, France</w:t>
+              <w:t xml:space="preserve">International society for soil mechanics and geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968634v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-cement nano composites for energy and environment applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Network USERS (Urban Science and Engineering for Resilience and Sustainability)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
@@ -5757,290 +5757,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the calendering process of lithium-ion battery electrodes: evolution of porosity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composites ciment-nanocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fairouz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265992v1</w:t>
+                <w:t xml:space="preserve">hal-03879760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites ciment-nanocarbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+                <w:t xml:space="preserve">Simulation of the calendering process of lithium-ion battery electrodes: evolution of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Papet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879760v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving cement new functionalitie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Network USERS (Urban Science and Engineering for Resilience and Sustainability)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6065,51 +6065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained modelling of cement hydrates, Materials and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hub++ UK annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Stress and Structural Relaxation in Disordered Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials: Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6203,51 +6203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-pore solidification: from nanoscale origin to mesoscale damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale modelling of Calcium-Silicate-Hydrates in cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas Young Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,64 +6354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meso-Scale Texture of Cement Hydrate Gels: Out-of-Equilibrium Evolution and Thermodynamic Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Numerical Study of C-S-H Precipitation and Gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.30-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6715,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6832,298 +6832,164 @@
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.605 - 612, 2022, </w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.605 - 612, 2022, 9781003316404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003316404-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory, Computational Modelling of Concrete and Concrete Structures</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Structure and Mechanics of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials Modeling Applications: Current and Emerging Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-15, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50257-1_127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7191,51 +7057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC2BEB43"/>
+    <w:nsid w:val="9C20469E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katerina-ioannidou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sonzogni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01116J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kandu&#269;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunna Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Zwanikken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kraft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05779K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Rama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Reynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiarii Lou Chao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gea Pagano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_127-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>