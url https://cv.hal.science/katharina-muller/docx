--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -761,51 +761,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of external IBA and SR-XRF imaging for the study of ivory</w:t>
+                <w:t xml:space="preserve">Improved discrimination of biogenic and diagenetic elements in Palaeolithic mammoth ivory and bone from Hohle Fels Cave in the Swabian Jura of Southwestern Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
@@ -840,106 +840,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 545, </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 660, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.165146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294665v1</w:t>
+                <w:t xml:space="preserve">hal-04106302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved discrimination of biogenic and diagenetic elements in Palaeolithic mammoth ivory and bone from Hohle Fels Cave in the Swabian Jura of Southwestern Germany</w:t>
+                <w:t xml:space="preserve">Performance comparison of external IBA and SR-XRF imaging for the study of ivory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
@@ -974,82 +974,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 660, pp.4-12. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.165146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106302v1</w:t>
+                <w:t xml:space="preserve">hal-04294665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton beam irradiation induces invisible modifications under the surface of painted parchment</w:t>
               </w:r>
@@ -2583,269 +2583,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of archaeological ivory and bone materials by micro-PIXE/PIGE with emphasis on two Upper Palaeolithic key sites: Abi Pataud and Isturitz, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des micro-spectrométries infrarouge et Raman à l’étude des processus diagénétiques altérant les ossements paléolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.3114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449952v1</w:t>
+                <w:t xml:space="preserve">hal-01665910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des micro-spectrométries infrarouge et Raman à l’étude des processus diagénétiques altérant les ossements paléolithiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of archaeological ivory and bone materials by micro-PIXE/PIGE with emphasis on two Upper Palaeolithic key sites: Abi Pataud and Isturitz, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.3234-3243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.3114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01665910v1</w:t>
+                <w:t xml:space="preserve">hal-04449952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging fossil bone alterations at the microscale by SR-FTIR microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,411 +3046,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossements chauffés expérimentalement à basses températures : étude de la taille des particules minérales par imagerie quantitative de diffusion des rayons X aux petits angles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Bunk</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 35, pp.191-199. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391451v1</w:t>
+                <w:t xml:space="preserve">hal-01430268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadefaux</w:t>
+                <w:t xml:space="preserve">Ossements chauffés expérimentalement à basses températures : étude de la taille des particules minérales par imagerie quantitative de diffusion des rayons X aux petits angles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ina Reiche</w:t>
+                <w:t xml:space="preserve">Oliver Bunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.39 - 51. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.191-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.3137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766847v1</w:t>
+                <w:t xml:space="preserve">hal-01391451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Reiche</w:t>
+                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430268v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'état de conservation, du consolidant et dosages isotopiques (d13C, d15N) d'ossements d'anciennes collections anthropologiques : le cas de la grotte La Pollera (Ligurie, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale imaging of the preservation state of 5,000-year-old archaeological bones by synchrotron infrared microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivoire de mammouth, os ou bois de renne ? Les perles rectangulaires des sites français du Gravettien final (abri Pataud, le Blot, Les Peyrugues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Balasse; Christine Oberlin; Jean-Philip Brugal; Yannicke Dauphin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messages d’os : archéométrie du squelette animal et humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des archives contemporaines, pp.139-142, 2015, Collection Sciences archéologiques</w:t>
@@ -4197,307 +4197,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de laboratoire et de synchrotron pour l’identification de la matière dure d’origine animale. L’étude des perles du Gravettien final de l’abri Pataud (Dordogne, 22 000 BP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Staude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riesemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Reich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Chiotti</w:t>
+                <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paillet P. (dir.), Les arts de la Préhistoire : micro- analyses, mises en contextes et conservation, actes du colloque « Micro-analyses et datations de l'art préhistorique dans son contexte archéologique », MADAPCA - Paris, 16-18 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PALEO, numéro spécial, 2014</w:t>
+              <w:t xml:space="preserve">Actes du colloque international, « L'art mobilier au Paléolithique supérieur », Les Eyzies, 16-20 juin 2014, PALÉO, numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186150v1</w:t>
+                <w:t xml:space="preserve">hal-03135326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Reiche</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de laboratoire et de synchrotron pour l’identification de la matière dure d’origine animale. L’étude des perles du Gravettien final de l’abri Pataud (Dordogne, 22 000 BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Riesemeier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodière</w:t>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man-Estier E. (dir.), actes du colloque « L'art au quotidien. Objets ornés du Paléolithique supérieur », Les Eyzies-de-Tayac, 16-20 juin 2014. Paléo, Numéro spécial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Paillet P. (dir.), Les arts de la Préhistoire : micro- analyses, mises en contextes et conservation, actes du colloque « Micro-analyses et datations de l'art préhistorique dans son contexte archéologique », MADAPCA - Paris, 16-18 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PALEO, numéro spécial, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018069v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,150 +4505,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Staude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riesemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international, « L'art mobilier au Paléolithique supérieur », Les Eyzies, 16-20 juin 2014, PALÉO, numéro spécial</w:t>
+              <w:t xml:space="preserve">Man-Estier E. (dir.), actes du colloque « L'art au quotidien. Objets ornés du Paléolithique supérieur », Les Eyzies-de-Tayac, 16-20 juin 2014. Paléo, Numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135326v1</w:t>
+                <w:t xml:space="preserve">hal-03018069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectangular beads from the Final Gravettian level of the abri Pataud : raw material identification and its archaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,103 +4703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammutelfenbein oder Rentiergweih? Zerstörungsfreie Untersuchungen von Kleinkust aus dem Gravettien (Abri Pataud, le Blot, Les Peyrugues, ca. 22000 BP) mittels μPIXE/PIGE, Synchrotron μCT und μTopograhie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deutschen Bergbau-Museum Bochum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings der Jahrestagung für Archäometrie und Denkmalpflege, Tübingen, 28-31 mars 2012. Bochum:</w:t>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Hahn; Andreas Hauptmann; Diana Modarressi-Tehrani; Matthias Prange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäometrie und Denkmalpflege : Jahrestagung im Deutschen Bergbau-Museum Bochum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-95, 2010, Metalla, 3</w:t>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05216750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Chimura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep S Jhund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair D Henderson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Claggett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2025.2551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Egel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lopes Aib&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08104-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Vaduganathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay S Desai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchf.2025.102590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.165146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Csepregi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Husz&#225;nk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02993-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Hodgkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;hrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1649083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matthies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5QH7RF9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizak Ivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagermaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPKLC9GV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bunk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3795-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A8E28B2C558B6A298F998805387B864BE14C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arquillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Calligaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018069v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nespoulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krauss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05216750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Chimura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep S Jhund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair D Henderson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Claggett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2025.2551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Egel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lopes Aib&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08104-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Vaduganathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay S Desai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchf.2025.102590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.165146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Csepregi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Husz&#225;nk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02993-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Hodgkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;hrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1649083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matthies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5QH7RF9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizak Ivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagermaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPKLC9GV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bunk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3795-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A8E28B2C558B6A298F998805387B864BE14C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arquillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Calligaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018069v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nespoulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krauss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>