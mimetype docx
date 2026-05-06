--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -761,51 +761,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved discrimination of biogenic and diagenetic elements in Palaeolithic mammoth ivory and bone from Hohle Fels Cave in the Swabian Jura of Southwestern Germany</w:t>
+                <w:t xml:space="preserve">Performance comparison of external IBA and SR-XRF imaging for the study of ivory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
@@ -840,106 +840,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 660, pp.4-12. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.165146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106302v1</w:t>
+                <w:t xml:space="preserve">hal-04294665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of external IBA and SR-XRF imaging for the study of ivory</w:t>
+                <w:t xml:space="preserve">Improved discrimination of biogenic and diagenetic elements in Palaeolithic mammoth ivory and bone from Hohle Fels Cave in the Swabian Jura of Southwestern Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
@@ -974,82 +974,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 545, </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 660, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2023.165146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294665v1</w:t>
+                <w:t xml:space="preserve">hal-04106302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton beam irradiation induces invisible modifications under the surface of painted parchment</w:t>
               </w:r>
@@ -3046,411 +3046,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ossements chauffés expérimentalement à basses températures : étude de la taille des particules minérales par imagerie quantitative de diffusion des rayons X aux petits angles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+                <w:t xml:space="preserve">Oliver Bunk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 35, pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.3137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430268v1</w:t>
+                <w:t xml:space="preserve">hal-01391451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossements chauffés expérimentalement à basses températures : étude de la taille des particules minérales par imagerie quantitative de diffusion des rayons X aux petits angles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Bunk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Reiche</w:t>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.191-199. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.39 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.3137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391451v1</w:t>
+                <w:t xml:space="preserve">hal-01766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ina Reiche</w:t>
+                <w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766847v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'état de conservation, du consolidant et dosages isotopiques (d13C, d15N) d'ossements d'anciennes collections anthropologiques : le cas de la grotte La Pollera (Ligurie, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivoire de mammouth, os ou bois de renne ? Les perles rectangulaires des sites français du Gravettien final (abri Pataud, le Blot, Les Peyrugues)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Balasse; Christine Oberlin; Jean-Philip Brugal; Yannicke Dauphin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messages d’os : archéométrie du squelette animal et humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des archives contemporaines, pp.139-142, 2015, Collection Sciences archéologiques</w:t>
@@ -4197,307 +4197,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Reiche</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de laboratoire et de synchrotron pour l’identification de la matière dure d’origine animale. L’étude des perles du Gravettien final de l’abri Pataud (Dordogne, 22 000 BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Rodière</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international, « L'art mobilier au Paléolithique supérieur », Les Eyzies, 16-20 juin 2014, PALÉO, numéro spécial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Paillet P. (dir.), Les arts de la Préhistoire : micro- analyses, mises en contextes et conservation, actes du colloque « Micro-analyses et datations de l'art préhistorique dans son contexte archéologique », MADAPCA - Paris, 16-18 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PALEO, numéro spécial, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135326v1</w:t>
+                <w:t xml:space="preserve">hal-03186150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de laboratoire et de synchrotron pour l’identification de la matière dure d’origine animale. L’étude des perles du Gravettien final de l’abri Pataud (Dordogne, 22 000 BP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Reich</w:t>
+                <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Nespoulet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Staude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riesemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chiotti</w:t>
+                <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paillet P. (dir.), Les arts de la Préhistoire : micro- analyses, mises en contextes et conservation, actes du colloque « Micro-analyses et datations de l'art préhistorique dans son contexte archéologique », MADAPCA - Paris, 16-18 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PALEO, numéro spécial, 2014</w:t>
+              <w:t xml:space="preserve">Man-Estier E. (dir.), actes du colloque « L'art au quotidien. Objets ornés du Paléolithique supérieur », Les Eyzies-de-Tayac, 16-20 juin 2014. Paléo, Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186150v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between raw material, shape and function of Final Gravettian ornaments from three key sites in Southern France (Abri Pataud, Le Blot, Les Peyrugues).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,150 +4505,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Staude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riesemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man-Estier E. (dir.), actes du colloque « L'art au quotidien. Objets ornés du Paléolithique supérieur », Les Eyzies-de-Tayac, 16-20 juin 2014. Paléo, Numéro spécial</w:t>
+              <w:t xml:space="preserve">Actes du colloque international, « L'art mobilier au Paléolithique supérieur », Les Eyzies, 16-20 juin 2014, PALÉO, numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018069v1</w:t>
+                <w:t xml:space="preserve">hal-03135326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectangular beads from the Final Gravettian level of the abri Pataud : raw material identification and its archaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,103 +4703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammutelfenbein oder Rentiergweih? Zerstörungsfreie Untersuchungen von Kleinkust aus dem Gravettien (Abri Pataud, le Blot, Les Peyrugues, ca. 22000 BP) mittels μPIXE/PIGE, Synchrotron μCT und μTopograhie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deutschen Bergbau-Museum Bochum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings der Jahrestagung für Archäometrie und Denkmalpflege, Tübingen, 28-31 mars 2012. Bochum:</w:t>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Hahn; Andreas Hauptmann; Diana Modarressi-Tehrani; Matthias Prange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäometrie und Denkmalpflege : Jahrestagung im Deutschen Bergbau-Museum Bochum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-95, 2010, Metalla, 3</w:t>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05216750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Chimura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep S Jhund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair D Henderson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Claggett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2025.2551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Egel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lopes Aib&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08104-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Vaduganathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay S Desai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchf.2025.102590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.165146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Csepregi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Husz&#225;nk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02993-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Hodgkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;hrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1649083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matthies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5QH7RF9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizak Ivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagermaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPKLC9GV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bunk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3795-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A8E28B2C558B6A298F998805387B864BE14C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arquillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Calligaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018069v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nespoulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krauss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05216750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Chimura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep S Jhund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair D Henderson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Claggett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2025.2551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Egel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lopes Aib&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08104-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Vaduganathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay S Desai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchf.2025.102590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.165146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Csepregi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Husz&#225;nk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02993-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Hodgkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;hrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2019.1649083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matthies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cleyet-Merle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Conard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5QH7RF9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizak Ivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagermaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPKLC9GV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bunk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3795-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A8E28B2C558B6A298F998805387B864BE14C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Ager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arquillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Calligaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018069v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nespoulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krauss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>