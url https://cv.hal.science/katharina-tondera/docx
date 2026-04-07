--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1242,571 +1242,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructed wetlands for combined sewer overflow treatment: A state-of-the-art review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Tondera</w:t>
+                <w:t xml:space="preserve">Kankan Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Palfy</w:t>
+                <w:t xml:space="preserve">Gilles Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Dittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Meyer</w:t>
+                <w:t xml:space="preserve">Yonghong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138618⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926825v1</w:t>
+                <w:t xml:space="preserve">hal-02931827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructed wetlands for combined sewer overflow treatment: A state-of-the-art review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kankan Shang</w:t>
+                <w:t xml:space="preserve">T.G. Palfy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">U. Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghong Hu</w:t>
+                <w:t xml:space="preserve">D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (9), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 727, pp.138618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02931827v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and Shoot Biomass Growth of Constructed Floating Wetlands Plants in Saline Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of micropollutants and bacteria in a constructed wetland for combined sewer overflow treatment after 7 and 10 years of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Sanicola</w:t>
+                <w:t xml:space="preserve">Jan Ruppelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Lucke</w:t>
+                <w:t xml:space="preserve">Johannes Pinnekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Stewart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Tondera</w:t>
+                <w:t xml:space="preserve">Thomas Kistemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Walker</w:t>
+                <w:t xml:space="preserve">Christiane Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (2), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651, pp.917-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16020275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582188v1</w:t>
+                <w:t xml:space="preserve">hal-04654135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of micropollutants and bacteria in a constructed wetland for combined sewer overflow treatment after 7 and 10 years of operation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root and Shoot Biomass Growth of Constructed Floating Wetlands Plants in Saline Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Pinnekamp</w:t>
+                <w:t xml:space="preserve">Oriana Sanicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kistemann</w:t>
+                <w:t xml:space="preserve">Terry Lucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Schreiber</w:t>
+                <w:t xml:space="preserve">Michael Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.174⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16020275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04654135v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2211,217 +2211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced aeration in a vertical flow wetland to treat combined sewer overflow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New German code of practice on special applications of treatment wetlands for CSO and stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879783v1</w:t>
+                <w:t xml:space="preserve">hal-04879705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New German code of practice on special applications of treatment wetlands for CSO and stormwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced aeration in a vertical flow wetland to treat combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Fuchs</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879705v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t>
               </w:r>
@@ -2526,329 +2526,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t>
+                <w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962409v1</w:t>
+                <w:t xml:space="preserve">hal-02962425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t>
+                <w:t xml:space="preserve">Nature Based Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962425v1</w:t>
+                <w:t xml:space="preserve">hal-02962435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Based Engineering</w:t>
+                <w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankan Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962435v1</w:t>
+                <w:t xml:space="preserve">hal-02962409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t>
               </w:r>
@@ -4003,503 +4003,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRENCH VERTICAL-FLOW TREATMENT WETLANDS</w:t>
+                <w:t xml:space="preserve">TREATMENT WETLAND FOR COMBINED SEWER OVERFLOWS, KENTEN, GERMANY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Baxpehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, IWA Publishing, pp.147-152, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324048v1</w:t>
+                <w:t xml:space="preserve">hal-03324061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HORIZONTAL-FLOW TREATMENT WETLANDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TREATMENT WETLANDS FOR COMBINED SEWER OVERFLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Tondera</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.159-175, 2021, </w:t>
+              <w:t xml:space="preserve">, IWA Publishing, pp.144-146, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324067v1</w:t>
+                <w:t xml:space="preserve">hal-03324056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOATING TREATMENT WETLANDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Gearheart</w:t>
+                <w:t xml:space="preserve">HORIZONTAL-FLOW TREATMENT WETLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.251-253, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IWA Publishing, pp.159-175, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324038v1</w:t>
+                <w:t xml:space="preserve">hal-03324067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT WETLAND FOR COMBINED SEWER OVERFLOWS, KENTEN, GERMANY</w:t>
+                <w:t xml:space="preserve">FRENCH VERTICAL-FLOW TREATMENT WETLANDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Horst Baxpehler</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.147-152, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-124, 2021, 9781789062250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324061v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT WETLANDS FOR COMBINED SEWER OVERFLOW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLOATING TREATMENT WETLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gearheart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.144-146, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, , pp.251-253, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324056v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t>
               </w:r>
@@ -4524,51 +4524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Blecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Lucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris C. Tanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4628,51 +4628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Palfy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Portela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acu&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casta&#241;ares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castellar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwammberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Tirpak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Botturi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gozde Ozbayram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1757957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dittmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138618" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03582188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sanicola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stewart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16020275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruppelt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pinnekamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kistemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.174" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JPFM7Q0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sarti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Andrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gearheart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Baxpehler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Portela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acu&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casta&#241;ares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castellar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwammberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Tirpak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Botturi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gozde Ozbayram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1757957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dittmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruppelt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pinnekamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kistemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JPFM7Q0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03582188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sanicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stewart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16020275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sarti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Andrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Baxpehler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gearheart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>