--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -66,1380 +66,1380 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t>
+                <w:t xml:space="preserve">Aerated pilot-scale treatment wetland to remove chemical and fecal pollution contained in combined sewer overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniella Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaidotas Kisielius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2026.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411450v1</w:t>
+                <w:t xml:space="preserve">hal-05606733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of forced aeration on vertical flow treatment wetland performances for combined sewer overflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Tondera</w:t>
+                <w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, pp.107359. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.141161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673965v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision-support system to select nature-based solutions for domestic wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of forced aeration on vertical flow treatment wetland performances for combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Acuña</w:t>
+                <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Castañares</w:t>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Castellar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/bgs.2023.005⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.107359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411437v1</w:t>
+                <w:t xml:space="preserve">hal-04673965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance monitoring of constructed floating wetlands: Treating stormwater runoff during the construction phase of an urban residential development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a decision-support system to select nature-based solutions for domestic wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Castañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schwammberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Tondera</w:t>
+                <w:t xml:space="preserve">Joana Castellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Headley</w:t>
+                <w:t xml:space="preserve">Joaquim Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine E. Borne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Yule</w:t>
+                <w:t xml:space="preserve">Katherine Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161107⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.235-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2023.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155780v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing floating treatment wetland and retention pond design through random forest: A meta-analysis of influential variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance monitoring of constructed floating wetlands: Treating stormwater runoff during the construction phase of an urban residential development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schwammberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andrew Tirpak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Tondera</w:t>
+                <w:t xml:space="preserve">Tom Headley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Tharp</w:t>
+                <w:t xml:space="preserve">Karine E. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Borne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Schwammberger</w:t>
+                <w:t xml:space="preserve">Catherine Yule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 312, pp.114909. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 865, pp.161107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620290v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t>
+                <w:t xml:space="preserve">Optimizing floating treatment wetland and retention pond design through random forest: A meta-analysis of influential variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">R. Andrew Tirpak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Paing</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Tharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schwammberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 312, pp.114909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620291v1</w:t>
+                <w:t xml:space="preserve">hal-03620290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Paing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Molle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (3), pp.746-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324082v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined sewer overflows: A critical review on best practice and innovative solutions to mitigate impacts on environment and human health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katharina Tondera</w:t>
+                <w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Rouault</w:t>
+                <w:t xml:space="preserve">Vlatka Katusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1757957⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04653280v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">Combined sewer overflows: A critical review on best practice and innovative solutions to mitigate impacts on environment and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Botturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Chagnon</w:t>
+                <w:t xml:space="preserve">E. Gozde Ozbayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (15), pp.1585-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1757957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03149985v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kankan Shang</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">Pierre-Luc Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghong Hu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (9), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 775, pp.145820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931827v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructed wetlands for combined sewer overflow treatment: A state-of-the-art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Palfy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,1417 +1514,1551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of micropollutants and bacteria in a constructed wetland for combined sewer overflow treatment after 7 and 10 years of operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina Tondera</w:t>
+                <w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Ruppelt</w:t>
+                <w:t xml:space="preserve">Kankan Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Pinnekamp</w:t>
+                <w:t xml:space="preserve">Gilles Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kistemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yonghong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.174⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654135v1</w:t>
+                <w:t xml:space="preserve">hal-02931827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and Shoot Biomass Growth of Constructed Floating Wetlands Plants in Saline Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Sanicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Lucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Sanicola</w:t>
+                <w:t xml:space="preserve">Michael Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16020275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of micropollutants and bacteria in a constructed wetland for combined sewer overflow treatment after 7 and 10 years of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16020275⟩</w:t>
+                <w:t xml:space="preserve">Jan Ruppelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Pinnekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kistemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651, pp.917-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582188v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Legge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European stakeholders’ visions and needs for the role of Nature-based Solutions for stormwater treatment in future urban drainage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Legge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How guidelines based on field-scale experience have made combined sewer overflow treatment wetlands a success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the Constructed Wetland Association "Enabling successful constructed wetlands"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Constructed Wetland Association UK, Oct 2024, Kings Lynn, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Removal in an aerated Vertical Flow Treatment Wetland for Combined Sewer Overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 18th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New German code of practice on special applications of treatment wetlands for CSO and stormwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forced aeration in a vertical flow wetland to treat combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Fuchs</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879705v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced aeration in a vertical flow wetland to treat combined sewer overflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New German code of practice on special applications of treatment wetlands for CSO and stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879783v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Sekhar Guthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100e Congrès de l'Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankan Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962425v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Based Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962409v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique des pôles de compétitivité DREAM et VEGEPOLYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2934,703 +3068,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging SuDS and treatment wetland knowledge for improving bioretention system design for stormwater water pollution control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godecke-Tobias Blecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment wetlands as Nature-based Solutions for combined sewer overflow treatment: an overview of applications and recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerated Vertical Flow Treatment Wetlands Treating Combined Sewer Overflow and Stormwater to Improve Water Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Interna*onal Conference on Wetland Systems for Water Pollu*on Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3640,193 +3774,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment wetlands for management of stormwater and combined sewer overflows in an urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-34, 2022, 978-2-9585706-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon capture for raw wastewater: from laboratory scale to wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja-Sekhar Guthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dfsdfdgf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254, pp.26/1 - 26/12, 2022, 9783938996607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3836,156 +3970,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWA Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3995,774 +4129,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT WETLAND FOR COMBINED SEWER OVERFLOWS, KENTEN, GERMANY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FRENCH VERTICAL-FLOW TREATMENT WETLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Horst Baxpehler</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.147-152, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-124, 2021, 9781789062250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324061v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT WETLANDS FOR COMBINED SEWER OVERFLOW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">HORIZONTAL-FLOW TREATMENT WETLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.144-146, 2021, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+              <w:t xml:space="preserve">, IWA Publishing, pp.159-175, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324056v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HORIZONTAL-FLOW TREATMENT WETLANDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FLOATING TREATMENT WETLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gearheart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.159-175, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, , pp.251-253, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324067v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRENCH VERTICAL-FLOW TREATMENT WETLANDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TREATMENT WETLAND FOR COMBINED SEWER OVERFLOWS, KENTEN, GERMANY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Baxpehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, IWA Publishing, pp.147-152, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324048v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOATING TREATMENT WETLANDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TREATMENT WETLANDS FOR COMBINED SEWER OVERFLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.251-253, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IWA Publishing, pp.144-146, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324038v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Blecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Lucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris C. Tanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Palfy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Blecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechnologies for the treatment of variable stormwater and wastewater flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Briefs in Water Science and Technology, pp.130-148, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4909,51 +5043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Portela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acu&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casta&#241;ares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castellar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwammberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Tirpak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Botturi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gozde Ozbayram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1757957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dittmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruppelt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pinnekamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kistemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JPFM7Q0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03582188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sanicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stewart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16020275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sarti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Andrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Baxpehler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gearheart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Portela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Kisielius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Choubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2026.109934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acu&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casta&#241;ares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castellar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwammberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Tirpak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114909" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Botturi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gozde Ozbayram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1757957" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dittmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03582188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sanicola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stewart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Walker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16020275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruppelt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pinnekamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kistemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JPFM7Q0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sarti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Andrews" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gearheart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Baxpehler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>