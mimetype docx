--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3857EBB"/>
+    <w:nsid w:val="EDAFFB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>