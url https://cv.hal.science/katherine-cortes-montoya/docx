--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -160,287 +160,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques linguistiques et durabilité. Quel est le rôle d'une langue minoritaire dans le développement local ?</w:t>
+                <w:t xml:space="preserve">Glossodiversité, regards croisés : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Glossodiversité, regards croisés, 96, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12e7p⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e7k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903662v1</w:t>
+                <w:t xml:space="preserve">hal-04860644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossodiversité, regards croisés : présentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le dessin mural en tant qu'expression culturelle des Misak, groupe indigène du sud de la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, </w:t>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Notes de recherche sur les paysages urbains : reflets fidèles ou images déformées de la diversité sociolinguistique ? Volet 1 : paysages linguistiques du « bout du monde », 21 (1), pp.121-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12e7k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1112105ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860644v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin mural en tant qu'expression culturelle des Misak, groupe indigène du sud de la Colombie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques linguistiques et durabilité. Quel est le rôle d'une langue minoritaire dans le développement local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Notes de recherche sur les paysages urbains : reflets fidèles ou images déformées de la diversité sociolinguistique ? Volet 1 : paysages linguistiques du « bout du monde », 21 (1), pp.121-142. </w:t>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Glossodiversité, regards croisés, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1112105ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12e7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903600v1</w:t>
+                <w:t xml:space="preserve">hal-04903662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -452,484 +452,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativas de resiliencia: el arte como herramienta de transformación social en la Comuna 13 de Medellín</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Légitimation en partenariat avec la communauté comme prémisse d’une praxis engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International « Tisser la/les démocratie(s) en Amérique Latine : perspectives transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza Université de Rome, Jun 2025, Rome, Italia</w:t>
+              <w:t xml:space="preserve">École doctorale d’été EthicHum : Penser l’éthique avec les Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale 58, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461910v1</w:t>
+                <w:t xml:space="preserve">hal-05461903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimation en partenariat avec la communauté comme prémisse d’une praxis engagée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">¿Cómo afecta la desaparición de las lenguas la identidad de los pueblos étnicos colombianos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École doctorale d’été EthicHum : Penser l’éthique avec les Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale 58, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1er Congrès International VulneRom : Vulnérabilités sociolinguistiques dans l’espace roman. « Construction, déconstruction, reconstruction : initiatives ascendantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Oviedo, Jun 2025, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461903v1</w:t>
+                <w:t xml:space="preserve">hal-05461913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Cómo afecta la desaparición de las lenguas la identidad de los pueblos étnicos colombianos?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TERPLOS (Ateliers thématiques) en Colombie : savoirs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International VulneRom : Vulnérabilités sociolinguistiques dans l’espace roman. « Construction, déconstruction, reconstruction : initiatives ascendantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Oviedo, Jun 2025, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’étude Langues autochtones et langues de migration en Amérique du Sud : images, pratiques et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Feb 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461913v1</w:t>
+                <w:t xml:space="preserve">hal-05461898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERPLOS (Ateliers thématiques) en Colombie : savoirs et pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Narrativas de resiliencia: el arte como herramienta de transformación social en la Comuna 13 de Medellín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Langues autochtones et langues de migration en Amérique du Sud : images, pratiques et actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang, Feb 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès International « Tisser la/les démocratie(s) en Amérique Latine : perspectives transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza Université de Rome, Jun 2025, Rome, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461898v1</w:t>
+                <w:t xml:space="preserve">hal-05461910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du dessin mural comme expression culturelle indigène dans le sud de la Colombie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques linguistiques et durabilité. Quel est le rôle d'une langue minoritaire dans le développement local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Les paysages linguistiques urbains. Reflets fidèles ou images déformées de la diversité sociolinguistique ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs de l’EA 739 Dipralang : « Glossodiversité : regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903139v1</w:t>
+                <w:t xml:space="preserve">hal-04903027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques linguistiques et durabilité. Quel est le rôle d'une langue minoritaire dans le développement local ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’art du dessin mural comme expression culturelle indigène dans le sud de la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs de l’EA 739 Dipralang : « Glossodiversité : regards croisés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Les paysages linguistiques urbains. Reflets fidèles ou images déformées de la diversité sociolinguistique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903027v1</w:t>
+                <w:t xml:space="preserve">hal-04903139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation paradoxale : des resguardos (Colombie) au PNR Aubrac (France), une problématique sociolinguistique commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès du Réseau francophone de sociolinguistique : « Questions vives, débats et controverses »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone de sociolinguistique, May 2024, Louvain (UCL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -948,428 +948,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies réalisables et réflexivité communautaire pour la Linguistique du Développement Social</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybridation linguistique et construction identitaire en contexte interculturel : le cas de la communauté colombienne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutions linguistiques et culturelles aux problématiques liées à l'agriculture et à la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zouogbo, Jean-Philippe, Mar 2021, Kara, Togo</w:t>
+              <w:t xml:space="preserve">VIe Colloque international « Langue et réalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université pédagogique d’État de Moscou, Mar 2021, Moscou (en ligne), Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055290v1</w:t>
+                <w:t xml:space="preserve">hal-04903445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de l'émancipation pour la revitalisation des langues chez les Misak et les Awá. Communautés indigènes victimes du déplacement et du conflit armé en Colombie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revitalisation du namui wam (communauté misak, Cauca) par la didactique co-participative et le contenu culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international « Langue et Territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8vo Seminario Internacional de Desarrollo Profesional de Docentes de Lenguas Extranjeras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela de Idiomas, Universidad de Antioquia, Nov 2021, Medellin (en ligne), Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903422v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation linguistique et construction identitaire en contexte interculturel : le cas de la communauté colombienne en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthodes, théories et pratiques de la revitalisation des « langues en danger » par la didactique co-participative : langues namtrik et awa-pit (groupe barbacoa) de Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque international « Langue et réalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université pédagogique d’État de Moscou, Mar 2021, Moscou (en ligne), Russie</w:t>
+              <w:t xml:space="preserve">10èmes Ateliers d’été du CerLiCO : Langage, cognition, … et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO, Oct 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903445v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revitalisation du namui wam (communauté misak, Cauca) par la didactique co-participative et le contenu culturel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utopies réalisables et réflexivité communautaire pour la Linguistique du Développement Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léo Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8vo Seminario Internacional de Desarrollo Profesional de Docentes de Lenguas Extranjeras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escuela de Idiomas, Universidad de Antioquia, Nov 2021, Medellin (en ligne), Colombie</w:t>
+              <w:t xml:space="preserve">Solutions linguistiques et culturelles aux problématiques liées à l'agriculture et à la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zouogbo, Jean-Philippe, Mar 2021, Kara, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903210v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes, théories et pratiques de la revitalisation des « langues en danger » par la didactique co-participative : langues namtrik et awa-pit (groupe barbacoa) de Colombie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'écriture de l'émancipation pour la revitalisation des langues chez les Misak et les Awá. Communautés indigènes victimes du déplacement et du conflit armé en Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Ateliers d’été du CerLiCO : Langage, cognition, … et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO, Oct 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">5e Colloque international « Langue et Territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903409v1</w:t>
+                <w:t xml:space="preserve">hal-04903422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhatsApp le corpus ? La construction d’un corpus d’interactions en messagerie instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude « Ressources Linguistiques et Didactique des langues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1426,51 +1426,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation linguistique et construction identitaire en contexte interculturel : le cas de la communauté colombienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque international « Langue et réalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Spoutnik +, pp.250-257, 2021, Actes du VIème Colloque international « Langue et réalité », 978-5-9973-5961-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1527,64 +1527,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossodiversité, regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre lenguas y mares: perspectivas y reflexiones de las dinámicas (socio)lingüísticas de la isla de San Andrés, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ksenija Djordjevic Léonard, Fabio Scetti et Jean Léo Léonard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique insulaire : avantages et désavantages d’être une île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire européen du plurilinguisme, pp.77-93, 2024, 9782492327285. </w:t>
@@ -1777,51 +1777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sur-expression des émotions dans la communication écrite médiée par ordinateur. Analyse d’un corpus d’interactions écrites sur messagerie instantanée et par SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1843,51 +1843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de l'erreur à l'oral : analyse et perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1941,51 +1941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociolinguistiques et construction identitaire. Le cas de la communauté colombienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAFFB17"/>
+    <w:nsid w:val="6F2B449F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katherine-cortes-montoya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903662v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7p" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lartigau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112105ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Dembele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.djord.2024.01.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02968532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katherine-cortes-montoya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lartigau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112105ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04055290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Dembele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.djord.2024.01.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02968532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>