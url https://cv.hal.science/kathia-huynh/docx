--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -238,234 +238,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
+                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992258v1</w:t>
+                <w:t xml:space="preserve">hal-04561885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
+                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
+              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561885v1</w:t>
+                <w:t xml:space="preserve">hal-03538266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
+                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
+              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538266v1</w:t>
+                <w:t xml:space="preserve">hal-04992258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poudres de Perlimpinpin chez Balzac, Flaubert et Maupassant. Charlatanisme médical et merveilleux artificiel</w:t>
               </w:r>
@@ -583,165 +583,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
+                <w:t xml:space="preserve">Faiblesse du vrai, puissances du faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">"Tout est faux !" (Balzac) Séminaire annuel du GIRB 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe international de recherches balzaciennes, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892619v1</w:t>
+                <w:t xml:space="preserve">hal-04774953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiblesse du vrai, puissances du faux</w:t>
+                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Tout est faux !" (Balzac) Séminaire annuel du GIRB 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe international de recherches balzaciennes, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774953v1</w:t>
+                <w:t xml:space="preserve">hal-04892619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac, un défi à la vraisemblance</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>