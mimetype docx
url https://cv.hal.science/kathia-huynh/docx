--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,510 +100,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remettre le monde à l'endroit&amp;quot;. Éthique et politique du point de vue dans quatre récits d'inceste contemporains</w:t>
+                <w:t xml:space="preserve">Mourir d'amour chez Balzac : de la figure rhétorique à l'hyperbole philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Style(s) et point(s) de vue. Faire politiquement de la littérature (Moyen-Âge-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Laporte; Léonie Segura; Gabrielle de Tournemire, Feb 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Vivre et mourir au siècle de Berlioz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gisèle Séginger; Cécile Reynaud, Aug 2025, La Côte Saint-André, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508697v1</w:t>
+                <w:t xml:space="preserve">hal-05231116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourir d'amour chez Balzac : de la figure rhétorique à l'hyperbole philosophique</w:t>
+                <w:t xml:space="preserve">Remettre le monde à l'endroit&amp;quot;. Éthique et politique du point de vue dans quatre récits d'inceste contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et mourir au siècle de Berlioz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gisèle Séginger; Cécile Reynaud, Aug 2025, La Côte Saint-André, France</w:t>
+              <w:t xml:space="preserve">Style(s) et point(s) de vue. Faire politiquement de la littérature (Moyen-Âge-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Laporte; Léonie Segura; Gabrielle de Tournemire, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231116v1</w:t>
+                <w:t xml:space="preserve">hal-05508697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
+                <w:t xml:space="preserve">Poudres de Perlimpinpin chez Balzac, Flaubert et Maupassant. Charlatanisme médical et merveilleux artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
+              <w:t xml:space="preserve">Le merveilleux médical chez Balzac et ses contemporains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Girard, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561885v1</w:t>
+                <w:t xml:space="preserve">hal-04778673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
+                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
+              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538266v1</w:t>
+                <w:t xml:space="preserve">hal-04992258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
+                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992258v1</w:t>
+                <w:t xml:space="preserve">hal-03538266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poudres de Perlimpinpin chez Balzac, Flaubert et Maupassant. Charlatanisme médical et merveilleux artificiel</w:t>
+                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le merveilleux médical chez Balzac et ses contemporains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Girard, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778673v1</w:t>
+                <w:t xml:space="preserve">hal-04561885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus fort de jour en jour&amp;quot;. Quotidien et mesure de l'intensité dans La Comédie humaine</w:t>
+                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l'histoire. Mesure du monde dans le roman au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Daunais; Gisèle Séginger, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561890v1</w:t>
+                <w:t xml:space="preserve">hal-04892619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiblesse du vrai, puissances du faux</w:t>
               </w:r>
@@ -652,96 +652,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
+                <w:t xml:space="preserve">Plus fort de jour en jour&amp;quot;. Quotidien et mesure de l'intensité dans La Comédie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l'histoire. Mesure du monde dans le roman au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Daunais; Gisèle Séginger, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892619v1</w:t>
+                <w:t xml:space="preserve">hal-04561890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac, un défi à la vraisemblance</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>