--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,1090 +66,1159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourir d'amour chez Balzac : de la figure rhétorique à l'hyperbole philosophique</w:t>
+                <w:t xml:space="preserve">Remettre le monde à l'endroit&amp;quot;. Éthique et politique du point de vue dans quatre récits d'inceste contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et mourir au siècle de Berlioz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gisèle Séginger; Cécile Reynaud, Aug 2025, La Côte Saint-André, France</w:t>
+              <w:t xml:space="preserve">Style(s) et point(s) de vue. Faire politiquement de la littérature (Moyen-Âge-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Laporte; Léonie Segura; Gabrielle de Tournemire, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231116v1</w:t>
+                <w:t xml:space="preserve">hal-05508697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remettre le monde à l'endroit&amp;quot;. Éthique et politique du point de vue dans quatre récits d'inceste contemporains</w:t>
+                <w:t xml:space="preserve">Mourir d'amour chez Balzac : de la figure rhétorique à l'hyperbole philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Style(s) et point(s) de vue. Faire politiquement de la littérature (Moyen-Âge-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Laporte; Léonie Segura; Gabrielle de Tournemire, Feb 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Vivre et mourir au siècle de Berlioz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gisèle Séginger; Cécile Reynaud, Aug 2025, La Côte Saint-André, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508697v1</w:t>
+                <w:t xml:space="preserve">hal-05231116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poudres de Perlimpinpin chez Balzac, Flaubert et Maupassant. Charlatanisme médical et merveilleux artificiel</w:t>
+                <w:t xml:space="preserve">Le registre de l'incestuel : une catégorie d'analyse opérante pour le roman du XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le merveilleux médical chez Balzac et ses contemporains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Girard, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire XIXe siècle de l'Université Libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Bruxelles ; Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778673v1</w:t>
+                <w:t xml:space="preserve">hal-05624390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
+                <w:t xml:space="preserve">Poudres de Perlimpinpin chez Balzac, Flaubert et Maupassant. Charlatanisme médical et merveilleux artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Le merveilleux médical chez Balzac et ses contemporains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Girard, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992258v1</w:t>
+                <w:t xml:space="preserve">hal-04778673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
+                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538266v1</w:t>
+                <w:t xml:space="preserve">hal-04561885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine dans La Comédie humaine, entre savoir, soin et romanesque</w:t>
+                <w:t xml:space="preserve">Pourquoi n'aurait-il pas épousé les deux sœurs, si elles y consentaient ?&amp;quot; Raisons de (ne pas) céder à l'inceste dans La Terre (Zola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy. Balzac et les disciplines du savoir. Sciences et représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Bordas; Andrea Del Lungo; Pierre Glaudes, Aug 2022, Cerisy-la-Salle, France. p. 171-192</w:t>
+              <w:t xml:space="preserve">Elle s'abandonna. Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Nizard; Victoire Feuillebois; Bertrand Marquer; Eléonore Reverzy, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561885v1</w:t>
+                <w:t xml:space="preserve">hal-04992258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
+                <w:t xml:space="preserve">Partir à la chasse au trésor au temps de l'Argent-Roi. Les Souffrances de l'inventeur (1843) de Balzac et Le Comte de Monte-Cristo (1844-1845) de Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Balzac et Dumas en face-à-face : le colosse et le titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. p. 199-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892619v1</w:t>
+                <w:t xml:space="preserve">hal-03538266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiblesse du vrai, puissances du faux</w:t>
+                <w:t xml:space="preserve">Plus fort de jour en jour&amp;quot;. Quotidien et mesure de l'intensité dans La Comédie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Tout est faux !" (Balzac) Séminaire annuel du GIRB 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe international de recherches balzaciennes, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l'histoire. Mesure du monde dans le roman au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Daunais; Gisèle Séginger, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774953v1</w:t>
+                <w:t xml:space="preserve">hal-04561890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus fort de jour en jour&amp;quot;. Quotidien et mesure de l'intensité dans La Comédie humaine</w:t>
+                <w:t xml:space="preserve">Jeux d'enfants dans Histoire de ma vie. Fabrique de l'identité sandienne et laboratoire de la communauté sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l'histoire. Mesure du monde dans le roman au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Daunais; Gisèle Séginger, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Quand une femme s'écrit (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Zanone; Sylvie Ducas; Rossana De Angelis, Dec 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561890v1</w:t>
+                <w:t xml:space="preserve">hal-04892619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balzac, un défi à la vraisemblance</w:t>
+                <w:t xml:space="preserve">Faiblesse du vrai, puissances du faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctoriales de la SERD, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"Tout est faux !" (Balzac) Séminaire annuel du GIRB 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe international de recherches balzaciennes, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774957v1</w:t>
+                <w:t xml:space="preserve">hal-04774953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être toutes les femmes. Performance du féminin et type féminin dans La Comédie humaine</w:t>
+                <w:t xml:space="preserve">Balzac, un défi à la vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Filles d'Ève. Balzac et la "question femme"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, José-Luis Diaz; Céline Duverne; Jacques-David Ebguy; Lucie Nizard, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Le défi au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctoriales de la SERD, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561888v1</w:t>
+                <w:t xml:space="preserve">hal-04774957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tempête dans un sucrier. Le romanesque balzacien comme court-circuit analogique</w:t>
+                <w:t xml:space="preserve">Être toutes les femmes. Performance du féminin et type féminin dans La Comédie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième séance du GIRB (Groupe International de Recherches Balzaciennes), 2021-2021 - "Un je-ne-sais-quoi de romanesque"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Des Filles d'Ève. Balzac et la "question femme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José-Luis Diaz; Céline Duverne; Jacques-David Ebguy; Lucie Nizard, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558898v1</w:t>
+                <w:t xml:space="preserve">hal-04561888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de la cruauté dans La Duchesse de Langeais</w:t>
+                <w:t xml:space="preserve">Une tempête dans un sucrier. Le romanesque balzacien comme court-circuit analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation de la cruauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième séance du GIRB (Groupe International de Recherches Balzaciennes), 2021-2021 - "Un je-ne-sais-quoi de romanesque"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538264v1</w:t>
+                <w:t xml:space="preserve">hal-03558898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aventures imperceptibles. Le Curé de Tours, Eugénie Grandet et Le Cousin Pons d'Honoré de Balzac</w:t>
+                <w:t xml:space="preserve">Partage de la cruauté dans La Duchesse de Langeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "L'aventure au-delà de l'aventure"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional Francophone de Recherches Avancées en Sciences Sociales; Centre de Recherche HETEROTOPOS, Nov 2019, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Représentation de la cruauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538258v1</w:t>
+                <w:t xml:space="preserve">hal-03538264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aventures imperceptibles. Le Curé de Tours, Eugénie Grandet et Le Cousin Pons d'Honoré de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L'aventure au-delà de l'aventure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional Francophone de Recherches Avancées en Sciences Sociales; Centre de Recherche HETEROTOPOS, Nov 2019, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Honorine : inconciliables désirs et impossible consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désir, consentement et violences sexuelles dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1159,335 +1228,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique dans le caveau. Le chronotope gothique d'Une ténébreuse affaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Floriane Daguisé; Florence Fix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissimiler pour mieux régner. Locus politicus, locus secretus en littérature (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p. 51-65, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tempête dans un sucrier. Le romanesque balzacien comme court-circuit analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-David Ebguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac, le renouvellement du romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 177-205, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusions perdues d'Honoré de Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Khâgnes 2022 (Atlande)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 145-250, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le romanesque du rien dans Le Cousin Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honoré de Balzac, Le Cousin Pons, Aude Déruelle (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 67-80, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1497,469 +1566,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Balzac et l’imaginaire du brigandage, Éléonore REVERZY et Agnese SILVESTRI (dir.), Paris, Classiques Garnier, 2023</w:t>
+                <w:t xml:space="preserve">Ce roman a toute l'allure d'un mélodrame de seconde classe&amp;quot;. Usages et fonctions de mélodramatique dans la critique romanesque (1829-1857)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, p. 138-140</w:t>
+              <w:t xml:space="preserve">, 2025, 2025/2 (n° 208), p. 14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05359522v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce roman a toute l'allure d'un mélodrame de seconde classe&amp;quot;. Usages et fonctions de mélodramatique dans la critique romanesque (1829-1857)</w:t>
+                <w:t xml:space="preserve">Compte rendu de Balzac et l’imaginaire du brigandage, Éléonore REVERZY et Agnese SILVESTRI (dir.), Paris, Classiques Garnier, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (n° 208), p. 14-25</w:t>
+              <w:t xml:space="preserve">, 2025, p. 138-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05116053v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la poésie dans la prose : &amp;quot;un espace de transcendance dans l'in-signifiance du réel&amp;quot;. Compte rendu de Céline Duverne, Poètes, poésie et poéticité dans l’œuvre d’Honoré de Balzac, Genève, Droz, 2024, 448 p., EAN 9782600065122.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double fin et scandale moral dans quatre &amp;quot;Études de mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La Morale / Morality, 5, pp.59-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13306-3.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ténébreuse province. Transposition structurale et enquête éthique dans Le Curé de Tours et Pierrette de Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de séduction ou la fabrique de l'intériorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1969,100 +2038,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Poignard et le Scalpel. Balzac et le romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Orléans, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04561894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2072,105 +2141,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Balzac penseur (dir. Francesco Spandri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, p. 165-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2317,51 +2386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>