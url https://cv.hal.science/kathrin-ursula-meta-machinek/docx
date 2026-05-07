--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -463,526 +463,660 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+                <w:t xml:space="preserve">Aude Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simony</w:t>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Séguier</w:t>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+                <w:t xml:space="preserve">Isabelle Hairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13b4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03736687v1</w:t>
+                <w:t xml:space="preserve">hal-05576110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+                <w:t xml:space="preserve">Aude Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simony</w:t>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soukiassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Egypte, 2021, 120 p. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.2885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03326061v1</w:t>
+                <w:t xml:space="preserve">halshs-03736687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines) en 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+                <w:t xml:space="preserve">Aude Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simony</w:t>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1094⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Egypte, 2021, 120 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03091788v1</w:t>
+                <w:t xml:space="preserve">halshs-03326061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines) en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandrie médiévale. Une grande ville du Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Alexandrie grecque, romaine et égyptienne, 374, p. 60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -992,91 +1126,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fort Qaitbay - Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Études Alexandrines. Harpocrates Publishing, 2009, Les petits guides d’Alexandrie, Jean-Yves Empereur, 977-5845-25-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1086,712 +1220,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die preußische Expedition in Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grallert / Helmbold-Doyé / Ägyptisches Museum und Papyrussammlung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abenteuer am Nil : Preußen und die Ägyptologie 1842-1845</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kulturverlag Kadmos Berlin, p. 282-289, 2022, 978-3-86599-534-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04042654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonnes papyriformes à chapiteaux fermés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Soukiassian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharos I - Fragments pharaoniques du site sous-marin du fort Qaitbay (Alexandrie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Études Alexandrines (55), Centre d'Études Alexandrines, pp.107-157, 2022, 978-2-490128-21-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux citernes hypostyles dans le fort Qaitbay (Alexandrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.439-464, 2020, Études Alexandrines, 9782490128136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03376333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu sur les fortifications médiévales d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Eychenne, Abbès Zouache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval : état de la question, lieux communs, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 363-394, 2015, 9782724706604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene in islamischen Festungsbauten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaf Wagener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aborte im Mittelalter und der Frühen Neuzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, p. 292-301, 2014, Studien zur internationalen Architektur- und Kunstgeschichte, 9783731900931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03349498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau dans les fortifications à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Études Alexandrines; Isabelle Hairy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Nil à Alexandrie – Histoires d’Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harpocrates Publishing, pp.590-609, 2011, 977-5845-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citerne Ibn Battouta dans le quartier de Kôm el-Nadoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Études Alexandrines; Isabelle Hairy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Nil à Alexandrie – Histoires d’Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harpocrates Publishing, pp.462-475, 2011, 977-5845-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Wandel der Stadtbefestigung Alexandrias vom Mittelalter bis in die Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaf Wagener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">„vmbringt mit starcken turnen, murn“ – Ortsbefestigungen im Mittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beihefte zur Mediaevistik (15), Peter Lang GmbH, Internationaler Verlag der Wissenschaften, pp.431-450, 2010, 978-3-631-60664-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Serapeum d'Alexandrie - Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sabottka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Français d'Archéologie Orientale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Serapeum in Alexandria. Untersuchungen zur Architektur und Baugeschichte des Heiligtums von der frühen ptolemäischen Zeit bis zur Zerstörung 391 n.Chr. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes Alexandrines (15), pp.XI-XIII, 2008, 978-2-7247-0471-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1801,185 +1935,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Fort Qaitbay in Alexandria - Baugeschichte und Architektur einer mamlukischen Hafenfestung im mittelalterlichen Stadtbefestigungssystem von Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeology and Prehistory. von der Fakultät für Architektur des Karlsruher Instituts für Technologie KIT, 2014. German. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03229924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Fort Qaitbay in Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, space management. KIT - Karlsruher Institut für Technologie; Fakultät für Architektur ; Englerstr. 7 ; 76131 Karlsruhe ; Allemagne; www.kit.edu, 2014. German. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01444001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2126,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digbib.ubka.uni-karlsruhe.de/volltexte/1000047346" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cealex.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sabottka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03229924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01444001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digbib.ubka.uni-karlsruhe.de/volltexte/1000047346" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cealex.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b4o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2885" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sabottka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03229924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01444001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>